--- v0 (2026-04-30)
+++ v1 (2026-09-10)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2019年黄河流域水资源地区（豫西和豫东）分布数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Water Resource Distribution Data in the Yellow River Basin (Western and Eastern Henan Regions) from 2014 to 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Water Resource Distribution Data in the Yellow River Basin (Western and Eastern Henan Regions) from 2014 to 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1953.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.YRiver.db1953.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.YRiver.db1953.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.本数据集主要收集了2014年至2019年期间黄河流域各地区水资源地区分布数据，主要内容是大型供水水源相关数据。   2.数据集命名：流域水资源地区分布数据.xlsx；   3.属性信息：供水地、水源地、水源地所楚河流域、类型、位置信息等。</w:t>
+        <w:t xml:space="preserve">1. This dataset mainly collects water resource distribution data for various regions in the Yellow River Basin from 2014 to 2019, with a focus on data related to large-scale water supply sources. 2. Dataset Name: Water Resource Distribution Data by Region in the River Basin.xlsx; 3. Attribute Information: Water supply location, water source location, river basin where the water source is located, type, location information, etc. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  中国生态系统评估与生态安全数据库：http://www.ecosystem.csdb.cn/   本数据集共计从103个统计年鉴中进行收集，统计时间为2014-2019年。</w:t>
+        <w:t xml:space="preserve"> China Ecosystem Assessment and Ecological Security Database: http://www.ecosystem.csdb.cn/  This dataset was collected from a total of 103 statistical yearbooks, covering the period from 2014 to 2019.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  通过水资源年报，人工采集相关数据成表格形式信息。</w:t>
+        <w:t xml:space="preserve"> Through the annual water resources reports, relevant data was manually collected and organized into tabular format information.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在数据生产汇集过程中，严格把控数据质量控制措施，有健全的数据制备过程和数据质量评估方法。</w:t>
+        <w:t xml:space="preserve"> During the process of data production and compilation, strict measures for data quality control were implemented, accompanied by comprehensive data preparation procedures and methods for assessing data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">396.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:396.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水源地, 供水地, 黄河流域</w:t>
+        <w:t xml:space="preserve">Theme:Water Source Area, Water Supply, Yellow River Basin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">人文地理学 </w:t>
+        <w:t xml:space="preserve">Subject:human geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015 2016 2017 2018 2019</w:t>
+        <w:t xml:space="preserve">Time:2014 2015 2016 2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄河流域 </w:t>
+        <w:t xml:space="preserve">Place:the Yellow River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 95.88</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.84</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,893 +1185,599 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南,  康建芳,  刘春 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan,  Kang Jianfang,  Liu chun </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘春  </w:t>
+        <w:t xml:space="preserve">author:Liu chun </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH13506-103</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">寒旱区环境演变研究“科技领域云”的建设与应用</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Construction and application of "Science and Technology Cloud" for environmental evolution research in cold and arid regions</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:XXH-13514-0209</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国科学院冰川冻土沙漠数据中心能力建设</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Capacity Building of Glacier, Frozen Soil and Desert Data Center of China Academy of Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南,康建芳,刘春. 2014-2019年黄河流域水资源地区（豫西和豫东）分布数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1953.2022.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan, Kang Jianfang, Liu chun. Water Resource Distribution Data in the Yellow River Basin (Western and Eastern Henan Regions) from 2014 to 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.YRiver.db1953.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>