--- v0 (2026-05-22)
+++ v1 (2026-07-07)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Material balance data of Baishui 1 glacier in Yulong Snow Mountain from 2008 to 2009</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2008-2009年玉龙雪山白水1号冰川物质平衡数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3289.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Material balance data of Baishui 1 glacier in Yulong Snow Mountain from 2008 to 2009</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1267</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3289.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1267</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Glacier</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is the material balance data of Baishui 1 glacier in Yulong Snow Mountain. The data mainly include the height of the measuring rod, the thickness of the additional ice, the snow profile and the depth of the polluted layer, etc. its unit is millimeter water equivalent (mm w. E.). The observation is mainly carried out in the ablation period, and the observation period is 7 days. When it is affected by the weather and cannot be observed, the date will be postponed accordingly. </w:t>
+        <w:t xml:space="preserve">本数据为玉龙雪山白水1号冰川物质平衡数据。数据主要包括测杆的高度、附加冰厚度、积雪剖面和污化层深度等，其单位为毫米水当量（mm w.e.）,观测主要在消融期进行，观测周期为7天，受天气影响，无法观测时，日期相应后延。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation</w:t>
+        <w:t xml:space="preserve">人工观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Raw data, unprocessed</w:t>
+        <w:t xml:space="preserve">原始数据，未经加工处理</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual audit </w:t>
+        <w:t xml:space="preserve">人工审核</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/09/17-2009/09/23</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/09/17-2009/09/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Yulong Snow Mountain, Lijiang City, Yunnan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">云南省,丽江市,玉龙雪山 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.8 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Glacier, Velocity, Ice</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰川, 运动速度, 冰面</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008 2009</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008 2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lijiang City,  Yulong Snow Mountain,  Yunnan Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">丽江市,  玉龙雪山,  云南省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 27.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:He yuan Qing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967371</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967371</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:yqhe@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">yqhe@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:He yuanqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:He yuanqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">何元庆  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Ma xinggang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马兴刚</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">He yuanqing. Material balance data of Baishui 1 glacier in Yulong Snow Mountain from 2008 to 2009. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1267.</w:t>
+        <w:t xml:space="preserve">何元庆. 2008-2009年玉龙雪山白水1号冰川物质平衡数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1267.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>