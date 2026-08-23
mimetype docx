--- v0 (2026-07-09)
+++ v1 (2026-08-23)
@@ -61,50 +61,130 @@
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Game data set of new energy vehicle power sharing scenarios based on multi-objective complex multi-agent game model based on swarm intelligence evolutionary learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10.12072/ncdc.db7483.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7483.2026</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
@@ -2010,51 +2090,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陈春华. 基于群智演化学习的多目标复杂多智能体博弈模型的新能源汽车共享换电场景博弈数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">陈春华. 基于群智演化学习的多目标复杂多智能体博弈模型的新能源汽车共享换电场景博弈数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7483.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>