--- v0 (2026-05-06)
+++ v1 (2026-09-19)
@@ -849,51 +849,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">主题：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">土壤, 土种, 陕西省</w:t>
+        <w:t xml:space="preserve">陕西省, 土壤, 土种</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>