--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,928 +2,1212 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MODIS mcd12q1 land use (lc500m) data set of Jinghe River Basin (2001-2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">泾河流域MODIS MCD12Q1土地利用（LC500米）数据集（2001-2020年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1975.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">MODIS mcd12q1 land use (lc500m) data set of Jinghe River Basin (2001-2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1975.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.JRiver.db1975.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.JRiver.db1975.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Mcd12q1 land cover data set contains 11 main land cover types, including 7 natural vegetation types, 3 land development and mosaic land types and 1 non vegetation land type according to the international geosphere biosphere program (IGBP). IGBP's global vegetation classification scheme has the most abundant data types, so the data of the first dataset classification scheme (lc_type1) is adopted. The data type is an 8-bit unsigned integer, and the valid value range is 1-17255. It is a filling value. Using MRT tool and python language code, batch splicing, projection conversion, cutting and other processing are carried out to generate mcd12q1 land use type data of Jinghe River Basin from 2001 to 2020. The spatial resolution of this data set is 500 meters and the temporal resolution is years </w:t>
+        <w:t xml:space="preserve">  MCD12Q1土地覆盖数据集中包含了11个主要土地覆盖类型，根据国际地圈生物圈计划（IGBP），其中包括7个自然植被类型，3个土地开发和镶嵌的地类和1个非草木土地类型。 IGBP的全球植被分类方案数据类型最为丰富，因此采用第一个数据集分类方案(LC_Type1)的数据。数据类型是8位无符号整型，有效值范围为1-17,255是填充值。   利用MRT工具及Python语言代码，进行批量拼接、投影转换、裁剪等处理，生成2001-2020年泾河流域 MCD12Q1土地利用类型数据。本数据集空间分辨率为500米，时间分辨率为年。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Data from NASA official website（ https://ladsweb.modaps.eosdis.nasa.gov/search/ ）  The data set is mcd12q1 data, involving framing images, with grid h26v05 and spatial resolution of 500m, synthesized annually.</w:t>
+        <w:t xml:space="preserve">  数据来源于nasa官网（https://ladsweb.modaps.eosdis.nasa.gov/search/）   该数据集为MCD12Q1数据，涉及分幅影像网格为h26v05，空间分辨率为500米，按年合成。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Run the MRT tool to convert the data format from HDF format to TIFF format, and output the projection as Albers projection with a spatial resolution of 500 meters;     Using ArcGIS software, the boundary of the Jinghe River Basin was used as a mask to extract MCD12Q1 data;     Output MODIS MCD12Q1 data in TIFF format for the Jinghe River Basin.</w:t>
+        <w:t xml:space="preserve">  运行MRT工具，将数据格式由hdf格式转化为tif格式，输出投影为Albers投影,空间分辨率为500米；   利用ArcGIS软件，以泾河流域边界为掩膜提取范围，掩膜提取MCD12Q1数据;   输出泾河流域MODIS MCD12Q1数据的TIFF格式。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality of this dataset is consistent with that of mcd12q1. </w:t>
+        <w:t xml:space="preserve">  该数据集数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2001/01/01-2020/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001/01/01-2020/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Jinghe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:899.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">899.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">栅格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500米</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-[...4 lines deleted...]
-        <w:t xml:space="preserve">Albers </w:t>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Albers投影 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Jinghe River Basin, mcd12q1</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域, 土地利用</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Jinghe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">泾河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1241,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1330,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1414,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1503,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,501 +1591,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. MODIS mcd12q1 land use (lc500m) data set of Jinghe River Basin (2001-2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1975.2022.</w:t>
+        <w:t xml:space="preserve">张耀南. 泾河流域MODIS MCD12Q1土地利用（LC500米）数据集（2001-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.JRiver.db1975.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>