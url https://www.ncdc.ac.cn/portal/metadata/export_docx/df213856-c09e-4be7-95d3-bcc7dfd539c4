--- v0 (2026-07-01)
+++ v1 (2026-08-25)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of turbulent flow at lake surface observation points in erling Lake Basin (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">鄂陵湖流域湖面观测点湍流通量观测数据（2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.ZPWERS.db2019.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of turbulent flow at lake surface observation points in erling Lake Basin (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.ZPWERS.db2019.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.ZPWERS.db2019.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.ZPWERS.db2019.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data set is the turbulence flux observation data of Erling lake surface observation station (LS) in the source area of the Yellow River in 2012. The csat3 and EC150 observations of Campbell company are used to obtain the time resolution of half an hour, mainly including sensible heat flux, latent heat flux and quality grade mark. </w:t>
+        <w:t xml:space="preserve">  本数据集为2012年黄河源区鄂陵湖湖面观测站点（LS）的湍流通量观测数据。使用CampBell公司的CSAT3和EC150观测获得，时间分辨率为半小时，主要包括感热通量、潜热通量及质量等级标记。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; Csat3 and EC150 instruments of Campbell company in the United States were used for observation.</w:t>
+        <w:t xml:space="preserve">  使用美国CampBell公司的CSAT3和EC150仪器观测获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; This data is processed by eddypro flux processing software.</w:t>
+        <w:t xml:space="preserve">  本数据经过EddyPro通量处理软件处理。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">&lt;p&gt;&amp;emsp; The data quality is generally good. In some periods, due to power supply, instrument failure and other reasons, there are some missing measurements, and the missing values are marked as Nan. </w:t>
+        <w:t xml:space="preserve">  数据质量总体较好，部分时段由于供电、仪器故障等原因，有一些缺测，缺测值标记为NAN。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai Province, Maduo County, erling Lake Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青海省,玛多县,鄂陵湖流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:4274.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4274.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4274.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:258.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">258.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sensible heat flux, latent heat flux, Eling Lake basin, meteorology</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">感热通量, 潜热通量, 鄂陵湖流域, 气象</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Source area of the Yellow River </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河源区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.65</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,550 +1526,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Meng Xianhong,  LV Shihua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">孟宪红,  吕世华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Zhaoguo </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李照国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Zhaoguo </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李照国</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:41130961</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">41130961</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黄河源区典型下垫面水热循环及其对区域气候的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meng Xianhong, LV Shihua. Observation data of turbulent flow at lake surface observation points in erling Lake Basin (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZPWERS.db2019.2022.</w:t>
+        <w:t xml:space="preserve">孟宪红,吕世华. 鄂陵湖流域湖面观测点湍流通量观测数据（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.ZPWERS.db2019.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>