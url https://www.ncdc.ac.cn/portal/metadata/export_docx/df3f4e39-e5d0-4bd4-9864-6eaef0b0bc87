--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为1959-2023年收集保存的103种农作物种质资源数据。包含3部分内容：（1）资源的基本信息，包括种质库编号、采集号、种质名称、科名、属名、学名、来源地种质类型等数据。（2）形态特征和生物学特性，包括播种期、出苗期、开花期、成熟期、株型、株高、粒形、粒色、千粒重、等数据。（3）其他特征特性，包括品质特性、抗逆性、抗病虫性等。</w:t>
+        <w:t xml:space="preserve">  本数据集为1959-2023年收集保存的103种农作物种质资源数据。包含3部分内容：（1）资源的基本信息，包括种质库编号、采集号、种质名称、科名、属名、学名、来源地种质类型等数据。（2）形态特征和生物学特性，包括播种期、出苗期、开花期、成熟期、株型、株高、粒形、粒色、千粒重、等数据。（3）其他特征特性，包括品质特性、抗逆性、抗病虫性等。   本数据集仅共享元数据，数据实体不对外开放。如需实体请联系数据管理者（王兴荣）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>