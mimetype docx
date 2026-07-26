--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：张掖国家气候观象台探空观测数据集（2012年6月-8月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: sounding observation data set of Zhangye National Climate Observatory (June August 2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River Ecological hydrological remote sensing experiment: sounding observation data set of Zhangye National Climate Observatory (June August 2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3515.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3515.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1712</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在2012年中游试验期间，委托张掖观象台开展基于L波段探空系统的常规探空加密观测，同时收集1天2次的观测数据，从而获取8:00、14:00和20:00一天3次的探空观测资料。该数据用于支持航空遥感影像和卫星影像的大气校正工作，同时也可以支持气象分析。  观测地点：  张掖国家气候观象台，张掖城西20km沙井镇，观测点坐标为：39°5'15.68"N，100°16'39.11"E。 测量仪器：  国家气象局业务L波段探空系统。 测量时间：  2012年6月1日至8月31日共计92天连续观测，观测时间为7:00-8:00、13:00-14:00和19:00-20:00。2012年5月1日-31日和9月1日之30日观测时间为7:00-8:00和19:00-20:00。  数据内容：  风、温、湿、压等要素的大气廓线数据，观测频率为2秒钟1次，观测高度30000米左右。</w:t>
+        <w:t xml:space="preserve">During the middle reaches test in 2012, Zhangye Observatory was entrusted to carry out conventional radiosonde encryption observation based on L-band radiosonde system, and collect observation data twice a day, so as to obtain radiosonde observation data three times a day at 8:00, 14:00 and 20:00. The data is used to support the atmospheric correction of aerial remote sensing images and satellite images, as well as meteorological analysis Observation location: Zhangye National Climate Observatory, Shajing Town, 20km west of Zhangye City, the coordinates of observation points are: 39 ° 5'15.68 "n, 100 ° 16'39.11" E. Measuring instrument: Operational L-band radiosonde system of the National Meteorological Administration. Measurement time: From June 1 to August 31, 2012, a total of 92 days of continuous observation were conducted, and the observation time was 7:00-8:00, 13:00-14:00 and 19:00-20:00. The observation time from May 1 to 31 and September 1 to 30, 2012 is 7:00-8:00 and 19:00-20:00 Data content: For the atmospheric profile data of wind, temperature, humidity, pressure and other elements, the observation frequency is once in 2 seconds, and the observation height is about 30000 meters </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测地点：张掖国家气候观象台，张掖城西20km沙井镇，观测点坐标为：39°5'15.68"N，100°16'39.11"E。  测量仪器：国家气象局业务L波段探空系统。</w:t>
+        <w:t xml:space="preserve"> Observation location: Zhangye National Climate Observatory, Shajing Town, 20km west of Zhangye City, with the coordinates of 39 ° 5'15.68 "n, 100 ° 16'39.11" E   Measuring instrument: L-band radiosonde system operated by the National Meteorological Administration</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  测量时间：2012年6月1日至8月31日共计92天连续观测，观测时间为7:00-8:00、13:00-14:00和19:00-20:00。2012年5月1日-31日和9月1日之30日观测时间为7:00-8:00和19:00-20:00。  数据内容：风、温、湿、压等要素的大气廓线数据，观测频率为2秒钟1次，观测高度30000米左右。</w:t>
+        <w:t xml:space="preserve"> Measurement time: 92 days of continuous observation from June 1 to August 31, 2012, including 7:00-8:00, 13:00-14:00 and 19:00-20:00. The observation time from May 1 to 31 and September 1 to 30, 2012 is 7:00-8:00 and 19:00-20:00   Data content: atmospheric profile data of wind, temperature, humidity, pressure and other elements. The observation frequency is once in 2 seconds and the observation height is about 30000 meters</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/11/08-2013/04/09</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/11/08-2013/04/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 张掖国家气候观象台 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, Zhangye National Climate Observatory </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">250.7 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:250.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">无线电探空, 定标观测, 辐射定标, 大气廓线, 大气校正, 大气辐射, 大气温度, 大气风, 太阳辐射, 风廓线, 湿度, 空气温度</w:t>
+        <w:t xml:space="preserve">Theme:Radiosonde, calibration observation, radiometric calibration, atmospheric profile, atmospheric correction, atmospheric radiation, atmospheric temperature, atmospheric wind, solar radiation, wind profile, humidity, air temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  张掖国家气候观象台,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Zhangye National Climate Observatory,  pilot area of artificial oasis in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.09</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国 </w:t>
+        <w:t xml:space="preserve">contributors:Ma mingguo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">马明国  </w:t>
+        <w:t xml:space="preserve">author:Ma mingguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Ma mingguo </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125004</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：定标与真实性检验 </w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">马明国. 黑河生态水文遥感试验：张掖国家气候观象台探空观测数据集（2012年6月-8月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1712.</w:t>
+        <w:t xml:space="preserve">Ma mingguo. Heihe River Ecological hydrological remote sensing experiment: sounding observation data set of Zhangye National Climate Observatory (June August 2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1712.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Xin Li, Shaomin Liu, Qin Xiao, Mingguo Ma, Rui Jin, Tao Che, Weizhen Wang, Xiaoli Hu, Ziwei Xu, Jianguang Wen, Liangxu Wang. A multiscale dataset for understanding complex eco-hydrological processes in a heterogeneous oasis system.[J]. Scientific data, 2017, 4. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">