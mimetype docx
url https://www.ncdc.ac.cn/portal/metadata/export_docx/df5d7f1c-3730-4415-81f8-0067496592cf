--- v0 (2026-05-02)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">一种对白钨矿和方解石浮选分离具有广泛pH适应性和高选择性的新型捕收剂数据集（2020年3月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A novel collector dataset with wide pH adaptability and high selectivity for flotation separation of scheelite and calcite (March 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A novel collector dataset with wide pH adaptability and high selectivity for flotation separation of scheelite and calcite (March 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2190.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2190.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2190.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在白钨矿浮选中高效分离脉石矿物是一个持久性的科研课题。由于白钨矿资源进一步贫乏、细杂，工业生产投入成本有限，因而浮选药剂务必在来源、价格、效率上都达到要求。阳离子捕收剂是一种很有潜力的白钨矿常温浮选药剂，如季铵盐阳离子捕收剂在硅酸盐浮选工艺中表现出了良好的浮选性能。相比与伯胺盐，季铵盐几乎不受pH变化的影响，它具有一个很好的pH适用性。因此，季铵盐基团是构建适应更宽pH范围的新型捕收剂的理想选择。与传统表面活性剂相比，双子表面活性剂活性更高，恰好也能利用Gemini的双子季铵结构搭建捕收剂亲固基，加强对白钨矿表面吸附响应。   如上所述，双子表面活性剂可能是白钨矿泡沫浮选的理想捕收剂。更重要的是，双子表面活性剂从未被报道用于白钨矿浮选。本文主要研究研究新型捕收剂对含钙矿物的浮选规律及作用机理，对白钨矿常温浮选有着重要意义。结果表明，Gemini阳离子捕收剂HDDA对白钨矿及其脉石矿物方解石单矿物的浮选行为研究表明，在pH 6-11和0.5×10-4mol/L捕收剂浓度下，新型Gemini季铵盐捕收剂在分离白钨矿和方解石的试验中具有优良的选择性，与NaOL相比，HDDA表现出优越的浮选性能。在单矿物试验的实验结论支持下，以0.5×10-4mol/L HDDA和NaOL为收集剂，在不同的pH值条件下，对人工混合矿物进行浮选分离。根据产率和回收率的数据，更能证明HDDA是一种对白钨矿和方解石具有优良选择性的捕收剂。   浮选实验过程中各项数据集，采用实验方法和公式推理计算获得，数据格式为十进制(.xls)，数据量为3组，共16个实验。</w:t>
+        <w:t xml:space="preserve">Efficient separation of gangue minerals in scheelite flotation is a persistent scientific research topic. Due to the further scarcity and impurities of scheelite resources, as well as limited industrial production input costs, flotation reagents must meet the requirements in terms of source, price, and efficiency. Cationic collectors are a promising flotation agent for scheelite at room temperature, such as quaternary ammonium salt cationic collectors, which have shown good flotation performance in silicate flotation processes. Compared with quaternary ammonium salts, quaternary ammonium salts are almost unaffected by pH changes and have good pH applicability. Therefore, quaternary ammonium salt groups are an ideal choice for constructing novel collectors that can adapt to a wider pH range. Compared with traditional surfactants, Gemini surfactants have higher activity and can also utilize Gemini's quaternary ammonium structure to build collector affinity groups, enhancing the adsorption response of scheelite surface. As mentioned above, gemini surfactant may be an ideal collector for scheelite foam flotation. More importantly, Gemini surfactants have never been reported for the flotation of scheelite. This article mainly studies the flotation laws and mechanisms of new collectors on calcium containing minerals, which is of great significance for the room temperature flotation of scheelite. The results showed that the flotation behavior of Gemini cationic collector HDDA on scheelite and its vein mineral calcite single mineral was studied. At pH 6-11 and a concentration of 0.5 × 10-4mol/L collector, the new Gemini quaternary ammonium salt collector showed excellent selectivity in the separation of scheelite and calcite experiments. Compared with NaOH, HDDA exhibited superior flotation performance. Supported by the experimental conclusions of single mineral experiments, flotation separation of artificially mixed minerals was carried out using 0.5 × 10-4mol/L HDDA and NaOL as collectors under different pH conditions. Based on the data of yield and recovery rate, it can be further proved that HDDA is a collector with excellent selectivity for scheelite and calcite. During the flotation experiment, various datasets were obtained through experimental methods and formula inference calculations. The data format was decimal (. xls), with a total of 16 experiments and 3 sets of data. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
+        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  浮选实验过程中各项数据集，采用实验方法和公式推理计算获得。</w:t>
+        <w:t xml:space="preserve">    During the flotation experiment, various datasets were obtained through experimental methods and formula inference calculations.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/03/01-2020/03/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/03/01-2020/03/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Nanchang City, Jiangxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">491.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:491.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">白钨矿, 方解石, 浮选分离</w:t>
+        <w:t xml:space="preserve">Theme:Scheelite, calcite, flotation separation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">江西省南昌市 </w:t>
+        <w:t xml:space="preserve">Place:Nanchang City </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 29.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">116.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 28.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明 </w:t>
+        <w:t xml:space="preserve">contributors:Yang Liming </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">杨利明  </w:t>
+        <w:t xml:space="preserve">author:Yang Liming </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">杨利明. 一种对白钨矿和方解石浮选分离具有广泛pH适应性和高选择性的新型捕收剂数据集（2020年3月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2190.2022.</w:t>
+        <w:t xml:space="preserve">Yang Liming. A novel collector dataset with wide pH adaptability and high selectivity for flotation separation of scheelite and calcite (March 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2190.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>