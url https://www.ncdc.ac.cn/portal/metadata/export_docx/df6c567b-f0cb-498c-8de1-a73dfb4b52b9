--- v0 (2026-05-08)
+++ v1 (2026-08-07)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">湖北巴东试验场地下测斜数据集（2014-2015年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2014-2015 Patong Test Site Underground Inclinometer Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2014-2015 Patong Test Site Underground Inclinometer Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7216.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.bnorsg.db7216.2026</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.BNORSG.DB7216.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">灾害</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Disaster</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集提供了2014年5年11日至2015年5月9日间对湖北省恩施土家族苗族自治州巴东县实验场地下测斜的监测数据。字段依次包含时间（年月日时分秒）、测孔名称、测量方式、深度（m）、数值（mm）。    数据采集地空间位置为110°23′14″E，31°2′38″N。   数据中的“nan”表示空值。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  仪器自动观测。</w:t>
+        <w:t xml:space="preserve">Automatic instrument observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未经处理。</w:t>
+        <w:t xml:space="preserve">Not available</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据为原始测量数据，数据质量良好。</w:t>
+        <w:t xml:space="preserve">The data is raw measurement data with good quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/05/11-2015/05/09</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/05/11-2015/05/09</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北省恩施土家族苗族自治州巴东县试验场 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Experimental Field in Badong County, Enshi Tujia and Miao Autonomous Prefecture, Hubei Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">6.2 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:6.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">测斜</w:t>
+        <w:t xml:space="preserve">Theme:inclinometry</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014 2015</w:t>
+        <w:t xml:space="preserve">Time:2014 2015</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">巴东县试验场 </w:t>
+        <w:t xml:space="preserve">Place:Badong County Experimental Field </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 31.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 30.18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康建芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967597</w:t>
+        <w:t xml:space="preserve">phone:0931-4967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">邹宗兴,  刘军旗 </w:t>
+        <w:t xml:space="preserve">contributors:Zou Zongxing,  Liu Junqi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘军旗  </w:t>
+        <w:t xml:space="preserve">author:Liu Junqi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Liu Junqi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">邹宗兴,刘军旗. 湖北巴东试验场地下测斜数据集（2014-2015年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7216.2026.</w:t>
+        <w:t xml:space="preserve">Zou Zongxing, Liu Junqi. 2014-2015 Patong Test Site Underground Inclinometer Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.BNORSG.DB7216.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>