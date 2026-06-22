--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,928 +2,1190 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">“一带一路”积雪面积比例逐日数据产品数据集（2000-2024年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6622.2024</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">"The Belt and Road" Snow Area Proportion Daily Data Product Dataset (2000-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6622.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6622.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6622.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Snow</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  针对“一带一路”地区现有的积雪面积产品在山区及林地低估等问题，基于多源遥感数据，采用MARS模型结合地类特征的方法进行积雪自动识别，生成了一套“一带一路”区域的积雪面积数据。借助机器学习在解决非线性拟合问题上的优势，避免传统积雪遥感识别在复杂地表和地形下的误判，本产品在山区及林区的精度较已有MODIS积雪产品显著提高。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  MOD09GA 来源于美国地质调查局网站。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">  以Landsat-8的FSC影像作为真值数据，并结合CGLS-LC100数据集，提取详细的地类覆盖信息。通过结合地类特征，构建了基于MOD09GA反射率的MARS模型，以实现高效的积雪识别。整个过程包括数据预处理、特征优化、模型训练及验证，最终形成了一套高效的自动识别算法。该算法在积雪面积识别方面表现出快速性和高精度，能够有效应对现有产品面临的挑战，为区域环境监测与气候变化研究提供了重要的技术支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“一带一路”地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.3 TiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...32 lines deleted...]
-    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">500m</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS_1984_Albers </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:The Belt and Road, snow coverage, snow coverage ratio</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">一带一路, 积雪范围, 积雪面积比例</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:The Belt and Road Initiative </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">“一带一路”地区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -957,51 +1219,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 63.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1028,51 +1308,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1094,51 +1392,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1165,51 +1481,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1235,550 +1569,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HAO Xiaohua ,  ZHAO Qin,  JI Wenzheng,  GAO Weiqinag </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">郝晓华,  赵琴,  纪文政,  高伟强 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHAO Qin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵琴  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:ZHAO Qin </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵琴</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022YFF0711702-05</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022YFF0711702-05</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">积雪、湖冰长序列数据集制备与挖掘关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HAO Xiaohua , ZHAO Qin, JI Wenzheng, GAO Weiqinag. . National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6622.2024.</w:t>
+        <w:t xml:space="preserve">郝晓华,赵琴,纪文政,高伟强. “一带一路”积雪面积比例逐日数据产品数据集（2000-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6622.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>