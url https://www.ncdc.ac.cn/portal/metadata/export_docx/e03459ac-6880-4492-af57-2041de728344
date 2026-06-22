--- v1 (2026-06-22)
+++ v2 (2026-06-22)
@@ -2,943 +2,753 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">“一带一路”积雪面积比例逐日数据产品数据集（2000-2024年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">"The Belt and Road" Snow Area Proportion Daily Data Product Dataset (2000-2024)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">"The Belt and Road" Snow Area Proportion Daily Data Product Dataset (2000-2024)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6622.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6622.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6622.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">积雪</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Snow</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  针对“一带一路”地区现有的积雪面积产品在山区及林地低估等问题，基于多源遥感数据，采用MARS模型结合地类特征的方法进行积雪自动识别，生成了一套“一带一路”区域的积雪面积数据。借助机器学习在解决非线性拟合问题上的优势，避免传统积雪遥感识别在复杂地表和地形下的误判，本产品在山区及林区的精度较已有MODIS积雪产品显著提高。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  MOD09GA 来源于美国地质调查局网站。</w:t>
+        <w:t xml:space="preserve"> MOD09GA is sourced from the website of the United States Geological Survey.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  以Landsat-8的FSC影像作为真值数据，并结合CGLS-LC100数据集，提取详细的地类覆盖信息。通过结合地类特征，构建了基于MOD09GA反射率的MARS模型，以实现高效的积雪识别。整个过程包括数据预处理、特征优化、模型训练及验证，最终形成了一套高效的自动识别算法。该算法在积雪面积识别方面表现出快速性和高精度，能够有效应对现有产品面临的挑战，为区域环境监测与气候变化研究提供了重要的技术支持。</w:t>
+        <w:t xml:space="preserve"> Extract detailed land cover information using FSC images from Landsat-8 as ground truth data, combined with the CGLS-LC100 dataset. A MARS model based on MOD09GA reflectance was constructed by combining land features to achieve efficient snow recognition. The entire process includes data preprocessing, feature optimization, model training, and validation, ultimately forming an efficient automatic recognition algorithm. This algorithm demonstrates speed and high accuracy in snow area recognition, effectively addressing the challenges faced by existing products and providing important technical support for regional environmental monitoring and climate change research.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2024/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2024/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">“一带一路”地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:"The Belt and Road" region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.3 TiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.3 TiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...56 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">WGS84 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...106 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -951,241 +761,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">一带一路, 积雪范围, 积雪面积比例</w:t>
+        <w:t xml:space="preserve">Theme:The Belt and Road, snow coverage, snow coverage ratio</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 , 地理学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science , geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022 2023 2024</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">“一带一路”地区 </w:t>
+        <w:t xml:space="preserve">Place:"The Belt and Road" region </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1219,69 +957,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 63.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1308,69 +1028,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1392,69 +1094,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1481,69 +1165,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 23.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1569,818 +1235,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郝晓华,  赵琴,  纪文政,  高伟强 </w:t>
+        <w:t xml:space="preserve">contributors:HAO Xiaohua ,  ZHAO Qin,  JI Wenzheng,  GAO Weiqinag </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵琴  </w:t>
+        <w:t xml:space="preserve">author:ZHAO Qin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Qin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2022YFF0711702-05</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">积雪、湖冰长序列数据集制备与挖掘关键技术</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郝晓华,赵琴,纪文政,高伟强. “一带一路”积雪面积比例逐日数据产品数据集（2000-2024年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6622.2024.</w:t>
+        <w:t xml:space="preserve">HAO Xiaohua , ZHAO Qin, JI Wenzheng, GAO Weiqinag. "The Belt and Road" Snow Area Proportion Daily Data Product Dataset (2000-2024). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6622.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>