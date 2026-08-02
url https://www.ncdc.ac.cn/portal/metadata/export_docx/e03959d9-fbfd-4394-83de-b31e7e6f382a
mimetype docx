--- v0 (2026-05-06)
+++ v1 (2026-08-02)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental data set of low temperature drilling fluid treatment agent optimization (January 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">低温钻井液处理剂优选实验数据集（2019年1月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1717.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental data set of low temperature drilling fluid treatment agent optimization (January 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1717.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.SRIPE.db1717.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.SRIPE.db1717.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset was compiled and collected during the implementation of the project: a research dataset on the optimization of low-temperature drilling fluid treatment agents. Indoor experimental methods were used to complete the optimization experiment of low-temperature drilling fluid treatment agents, forming the dataset. Among them, the main elements include apparent viscosity, plastic viscosity, dynamic shear force, filter vector, and density. The indoor experiment of this project started on January 1, 2019 and ended on January 31, 2019, with the collection location in Qingdao, Shandong Province. A total of 36 indoor experiments were conducted, and the experimental dataset was fully open and shared. </w:t>
+        <w:t xml:space="preserve">  本数据集整理和收集了项目实施期间：低温钻井液处理剂优选研究数据集，采用室内实验方法完成了低温钻井液处理剂优选实验，形成了数据集。其中，主要的要素项有表观粘度、塑性粘度、动切力、滤矢量、密度。该项目室内实验时间范围始于2019年1月1日，止于2019年1月31日，采集地点为山东省青岛市。共计开展室内实验36组次，实验数据集完全开放共享。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Independently generated.</w:t>
+        <w:t xml:space="preserve">  自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Data collection was conducted using a low-temperature test chamber in the laboratory of China University of Petroleum (East China) to create a low-temperature environment. Six speed rotational viscometer, medium pressure filtration apparatus, and drilling fluid were placed in the low-temperature chamber for testing the filtration loss and rheological properties of the drilling fluid. Technical parameters of six speed rotational viscometer: 1. Test range: 1~300mPa • s; 2. Test accuracy: 1-25 mPa • s ± 1mPa. s; 25 mPa • s or more ± 4%; 3. Variable speed range: 3, 6, 100, 200, 300, 600r/min data acquisition API medium pressure filtration loss measuring instrument. Technical parameters of the medium pressure filter: 1. Rated pressure: 0.69MPa; 2. Reasonable total filtration area: 45.6cm θ2; 3. Drilling fluid cup volume: 240mL; Technical parameters of drilling fluid densitometer: 1 Test range: 1-1.5 g/cm θ3; 2. Test accuracy: 0.01 g/cm θ3.</w:t>
+        <w:t xml:space="preserve">  数据采集使用中国石油大学（华东）实验室低温试验箱创造低温环境，将六速旋转粘度计、中压滤失仪和钻井液置于低温箱中，进行钻井液滤失量和流变性测试。六速旋转粘度计技术参数：1.测试范围：1~300mPa•s；2.测试精度：1~25 mPa•s±1mPa.s；25 mPa•s以上±4%；3.变速范围：3、6、100、200、300、600r/min数据采集API中压滤失测量仪。中压滤失仪技术参数：1.额定压力：0.69MPa；2.合理滤失总面积：45.6cmθ2；3.钻井液杯容积：240mL；钻井液密度计技术参数：1. 测试范围：1~1.5 g/cmθ3；2. 测试精度：0.01 g/cmθ3。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2019/01/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2019/01/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qingdao City, Shandong Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山东省青岛市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:36.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">36.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Low temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">低温，钻井液，流变性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qingdao City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">山东省青岛市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:GAO Leli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高德利 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:NIU Chengcheng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">牛成成  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:GAO Leli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">高德利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2016YFC0303300</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016YFC0303300</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地冷海钻井关键技术研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">GAO Leli. Experimental data set of low temperature drilling fluid treatment agent optimization (January 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1717.2022.</w:t>
+        <w:t xml:space="preserve">高德利. 低温钻井液处理剂优选实验数据集（2019年1月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.SRIPE.db1717.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>