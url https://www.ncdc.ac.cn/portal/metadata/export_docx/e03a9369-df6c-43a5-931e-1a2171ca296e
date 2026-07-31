--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: observation data set of daily variation of photosynthesis effective radiation ratio (FPAR) in Linze grassland intensive observation area (2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽草地加密观测区光合作用有效辐射比率（FPAR）日变化观测数据集（2008年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1808.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River comprehensive remote sensing joint experiment: observation data set of daily variation of photosynthesis effective radiation ratio (FPAR) in Linze grassland intensive observation area (2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1820</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1808.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1820</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">From June 6 to June 29, 2008, in the intensive observation area of Linze grassland, the crown top incident radiation, crown top reflected radiation, surface incident radiation and surface reflected radiation of reed, saline grass, alfalfa, cumin and barley were measured by hand-held optical quantum meter in quadrat a (reed land), quadrat B (saline alkali land), quadrat D (alfalfa land) and quadrat e e e e e e e (barley land); The daily continuous changes of PAR and FPAR of different surface types are obtained, which provides data for the development and verification of surface FPAR inversion algorithms of aviation and satellite. The time, place and surface type of each observation are as follows: Cumin land near sample e (barley land) on June 6, 2008; On June 11, 2008, quadrat D (alfalfa field) and quadrat e (barley field); On June 15, 2008, quadrat D (alfalfa field) and quadrat e (barley field); Sample e (barley field) on June 16, 2008 Sample a (reed land) on June 20, 2008 Sample B (saline alkali land) on June 22, 2008 June 23, 2008 sample D (alfalfa land) sample e (barley land) June 24, 2008 sample B (saline alkali land) June 29, 2008 sample a (reed land) sample e (barley land) This data set includes 14 optical quantum meter measurement data excel tables, a word document of original data description and a TXT document of data problem record. See metadata "Heihe integrated remote sensing joint experiment: layout of quadrat transects in Linze grassland densified observation area" for the distribution information of quadrat transects. </w:t>
+        <w:t xml:space="preserve">  2008年6月6日至6月29日，在临泽草地加密观测区样方A（芦苇地）、样方B（盐碱地）、样方D（苜蓿地）、样方E（大麦地），使用手持光量子计测量了芦苇、盐碱禾草、苜蓿、孜然、大麦等地物的冠顶入射辐射、冠顶反射辐射、地表入射辐射以及地表反射辐射；并得到不同地表类型的PAR和Fpar日内连续变化，为航空和卫星的地表Fpar反演算法的发展和验证提供数据。   每次观测的时间、地点及地表类型如下：   2008年6月6日 样方E（大麦地） 样方E附近孜然地；2008年6月11日 样方D（苜蓿地） 样方E（大麦地）；2008年6月15日 样方D（苜蓿地） 样方E（大麦地）；2008年6月16日 样方E（大麦地）   2008年6月20日 样方A（芦苇地）   2008年6月22日 样方B（盐碱地）   2008年6月23日 样方D（苜蓿地）样方E（大麦地）2008年6月24日 样方B（盐碱地）   2008年6月29日 样方A（芦苇地） 样方E（大麦地）   本数据集包括14个光量子计测量数据Excel表格，一原始数据说明Word文档和一数据问题记录txt文档。   样方样带的分布信息请参见元数据“黑河综合遥感联合试验：临泽草地加密观测区样方样带布置”。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From June 6 to June 29, 2008, in the intensive observation area of Linze grassland, quadrat a (reed land), quadrat B (saline alkali land), quadrat D (alfalfa land) and quadrat e (barley land).</w:t>
+        <w:t xml:space="preserve">  2008年6月6日至6月29日，在临泽草地加密观测区样方A（芦苇地）、样方B（盐碱地）、样方D（苜蓿地）、样方E（大麦地）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  From June 6 to June 29, 2008, in the intensive observation area of Linze grassland, the crown top incident radiation, crown top reflected radiation, surface incident radiation and surface reflected radiation of reed, saline grass, alfalfa, cumin and barley were measured by hand-held optical quantum meter in quadrat a (reed land), quadrat B (saline alkali land), quadrat D (alfalfa land) and quadrat e e e e e e e (barley land); The daily continuous changes of PAR and FPAR of different surface types are obtained, which provides data for the development and verification of surface FPAR inversion algorithms of aviation and satellite.</w:t>
+        <w:t xml:space="preserve">  2008年6月6日至6月29日，在临泽草地加密观测区样方A（芦苇地）、样方B（盐碱地）、样方D（苜蓿地）、样方E（大麦地），使用手持光量子计测量了芦苇、盐碱禾草、苜蓿、孜然、大麦等地物的冠顶入射辐射、冠顶反射辐射、地表入射辐射以及地表反射辐射；并得到不同地表类型的PAR和Fpar日内连续变化，为航空和卫星的地表Fpar反演算法的发展和验证提供数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/06/06-2008/06/29</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/06/06-2008/06/29</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, arid area in the middle reaches, hydrological experimental area, Linze grassland intensive observation area </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游干旱区水文试验区,临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:photosynthesis, specific emissivity, atmospheric radiation, vegetation, Crown top reflected radiation, light quantum meter, par, FPAR, surface incident radiation, surface reflected radiation, crown top incident radiation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">光合作用, 比辐射率, 大气辐射, 植被, 冠顶反射辐射, 光量子计, PAR, FPAR, 地表入射辐射, 地表反射辐射, 冠顶入射辐射</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Hydrological experimental area in the middle reaches of arid area,  Intensive observation area of Linze grassland </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游干旱区水文试验区,  临泽草地加密观测区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:HuXiaoli,  GAI Chunmei,  HuangChunling,  Liang Ji,  NianYanyun,  Wang shuguo,  Wang Xufeng </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利,  盖春梅,  黄春林,  梁继,  年雁云,  王树果,  王旭峰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:HuXiaoli </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:HuXiaoli </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">胡晓利</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HuXiaoli, GAI Chunmei, HuangChunling, Liang Ji, NianYanyun, Wang shuguo, Wang Xufeng. Heihe River comprehensive remote sensing joint experiment: observation data set of daily variation of photosynthesis effective radiation ratio (FPAR) in Linze grassland intensive observation area (2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1820.</w:t>
+        <w:t xml:space="preserve">胡晓利,盖春梅,黄春林,梁继,年雁云,王树果,王旭峰. 黑河综合遥感联合试验：临泽草地加密观测区光合作用有效辐射比率（FPAR）日变化观测数据集（2008年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1820.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>