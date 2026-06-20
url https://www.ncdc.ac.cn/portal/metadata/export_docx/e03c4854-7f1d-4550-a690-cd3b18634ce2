--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河综合遥感联合试验：临泽站加密观测区地物光谱观测数据集（2008年5月-7月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: surface feature spectral observation data set in the encrypted observation area of Linze station (may July 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe integrated remote sensing joint experiment: surface feature spectral observation data set in the encrypted observation area of Linze station (may July 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1819.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1819.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1864</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月25日至2008年7月11日在临泽站加密观测区测量地物光谱。观测仪器：北师大ASD光谱仪，350～2 500 nm。参考板信息：6月15日前使用40%参考板，之后改换成20%参考板。   观测样方：五里墩农田样方、荒漠过渡带、临泽站内样方。样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。观测目标：玉米地、土壤、含水量已知的土壤、荒漠灌丛等地物光谱。   数据存储：数据包括原始数据和预处理后的数据。原始数据是光谱仪直接产生的二进制文件，用ViewSpecPro软件可以打开，详细观测记录见数据文件每天的观测记录；预处理得到的为反射率数据，格式为文本格式。   观测时间：五里墩农田样方（2008-05-28、2008-05-30、2008-06-16、2008-06-29、2008-07-11）、荒漠（2008-05-28、2008-05-30、2008-06-16）、临泽站内样方（2008-05-23，2008-07-09）、临泽站内样方采集的土壤样品（2008-06-24、2008-06-30）。</w:t>
+        <w:t xml:space="preserve">From May 25, 2008 to July 11, 2008, the ground feature spectrum was measured in the encrypted observation area of Linze station. Observation instrument: ASD spectrometer of Beijing Normal University, 350 ~ 2500 nm. Reference plate information: use 40% reference plate before June 15, and then change to 20% reference plate. Observation quadrat: wulidun farmland quadrat, desert transition zone quadrat and Linze station quadrat. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location. Observation target: spectra of corn field, soil, soil with known water content, desert shrub and other ground features. Data storage: data includes original data and preprocessed data. The original data is the binary file directly generated by the spectrometer, which can be opened with viewspecpro software. See the daily observation records in the data file for detailed observation records; The reflectance data obtained by preprocessing is in text format. Observation time: wulidun farmland sample (2008-05-28, 2008-05-30, 2008-06-16, 2008-06-29, 2008-07-11), desert (2008-05-28, 2008-05-30, 2008-06-16), sample in Linze station (2008-05-23, 2008-07-09), soil sample collected from sample in Linze station (2008-06-24, 2008-06-30). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2008年5月25日至2008年7月11日在临泽站加密观测区测量地物光谱。   观测时间：五里墩农田样方（2008-05-28、2008-05-30、2008-06-16、2008-06-29、2008-07-11）、荒漠（2008-05-28、2008-05-30、2008-06-16）、临泽站内样方（2008-05-23，2008-07-09）、临泽站内样方采集的土壤样品（2008-06-24、2008-06-30）。</w:t>
+        <w:t xml:space="preserve">  From May 25, 2008 to July 11, 2008, the ground feature spectrum was measured in the encrypted observation area of Linze station.   Observation time: wulidun farmland sample (2008-05-28, 2008-05-30, 2008-06-16, 2008-06-29, 2008-07-11), desert (2008-05-28, 2008-05-30, 2008-06-16), sample in Linze station (2008-05-23, 2008-07-09), soil sample collected from sample in Linze station (2008-06-24, 2008-06-30).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测仪器：北师大ASD光谱仪，350～2 500 nm。参考板信息：6月15日前使用40%参考板，之后改换成20%参考板。   观测样方：五里墩农田样方、荒漠过渡带、临泽站内样方。样方样带的分布和编号信息请参见元数据“黑河综合遥感联合试验：临泽站加密观测区样方样带布置”，样方位置见临泽站加密观测站样方样带坐标.xls。观测目标：玉米地、土壤、含水量已知的土壤、荒漠灌丛等地物光谱。</w:t>
+        <w:t xml:space="preserve">  Observation instrument: ASD spectrometer of Beijing Normal University, 350 ~ 2500 nm. Reference plate information: use 40% reference plate before June 15, and then change to 20% reference plate.   Observation quadrat: wulidun farmland quadrat, desert transition zone quadrat and Linze station quadrat. See the metadata "Heihe integrated remote sensing joint test: layout of quadrat transects in the densified observation area of Linze station" for the distribution and number of quadrat transects, and see the quadrat transect coordinates.xls of the densified observation station of Linze station for the quadrat location. Observation target: spectra of corn field, soil, soil with known water content, desert shrub and other ground features.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2008/06/06-2008/07/23</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2008/06/06-2008/07/23</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游干旱区水文试验区, 临泽站加密观测区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, hydrological experimental area of arid area in the middle reaches, intensive observation area of Linze station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">66.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:66.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地物光谱, ASD光谱仪, 反射率, 植被, 机载, 地面遥感</w:t>
+        <w:t xml:space="preserve">Theme:Surface feature spectrum, ASD spectrometer, reflectance, vegetation, airborne, ground remote sensing</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2008</w:t>
+        <w:t xml:space="preserve">Time:2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  临泽站加密观测区,  中游干旱区水文试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Intensive observation area of Linze station,  Hydrological experimental area in the middle reaches of arid area </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙青松,  汪洋 </w:t>
+        <w:t xml:space="preserve">contributors:Sun Qingsong,  Wang Yang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孙青松  </w:t>
+        <w:t xml:space="preserve">author:Sun Qingsong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Sun Qingsong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孙青松,汪洋. 黑河综合遥感联合试验：临泽站加密观测区地物光谱观测数据集（2008年5月-7月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1864.</w:t>
+        <w:t xml:space="preserve">Sun Qingsong, Wang Yang. Heihe integrated remote sensing joint experiment: surface feature spectral observation data set in the encrypted observation area of Linze station (may July 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1864.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>