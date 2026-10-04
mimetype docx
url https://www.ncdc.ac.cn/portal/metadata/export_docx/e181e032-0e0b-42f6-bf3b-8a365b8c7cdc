--- v0 (2026-08-20)
+++ v1 (2026-10-04)
@@ -1799,51 +1799,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">编号：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2025YFE0211400-6</w:t>
+        <w:t xml:space="preserve">2025YFE0211400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>