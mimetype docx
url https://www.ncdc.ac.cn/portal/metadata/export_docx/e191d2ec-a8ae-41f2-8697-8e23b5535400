--- v0 (2026-06-13)
+++ v1 (2026-07-29)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2000-2012年青藏高原高寒草地植被覆盖度数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of vegetation coverage of Alpine Grassland in Qinghai Tibet Plateau from 2000 to 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of vegetation coverage of Alpine Grassland in Qinghai Tibet Plateau from 2000 to 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0035.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0035.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过大量野外实地无人机航拍获取卫星像元尺度的照片，分析其植被盖度，并建立对应卫星像元（MODIS资料，1km）NDVI和植被盖度间的关系，并将该关系应用到整个青藏高原高寒草地地区。资料集的时间分辨率为年，空间分辨率为1km。时间范围为2000-2012年，空间范围为青藏高原高寒草地地区。NDVI数据来源于MOD13Q1（https://ladsweb.nascom.nasa.gov）。 野外实测植被覆盖度使用的方法为拍照法，所使用的仪器为小型无人机（型号：Phantom 3 Professional）。</w:t>
+        <w:t xml:space="preserve">Based on a large number of field UAV aerial photos, the vegetation coverage was analyzed, and the relationship between NDVI of corresponding satellite pixel (MODIS data, 1km) and vegetation coverage was established, and the relationship was applied to the whole alpine grassland area of Qinghai Tibet Plateau. The temporal resolution of the data set is year and the spatial resolution is 1km. The time range is from 2000 to 2012, and the spatial range is alpine grassland area of Qinghai Tibet Plateau. The NDVI data is from mod13q1（ https://ladsweb.nascom.nasa.gov ）。 The method of measuring vegetation coverage in the field is photographing, and the instrument used is small UAV (model: phantom 3 professional). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">NDVI数据来源于MOD13Q1，数据下载网址为https://ladsweb.nascom.nasa.gov， 野外实测植被覆盖度使用的方法为拍照法，所使用的仪器为小型无人机（型号：Phantom 3 Professional）。</w:t>
+        <w:t xml:space="preserve">The NDVI data is from mod13q1, and the download website is https://ladsweb.nascom.nasa.gov , The method of measuring vegetation coverage in the field is photographing, and the instrument used is small UAV (model: phantom 3 professional).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集是基于NDVI数据与实测植被覆盖度数据之间的关系反演得到。</w:t>
+        <w:t xml:space="preserve">Based on the relationship between NDVI data and measured vegetation coverage data, it is obtained by inversion.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">先用部分无人机航拍获取的植被盖度与对应卫星像元的NDVI建立关系式，再用其余部分航拍地点NDVI和改关系式生成植被盖度，并与对应的无人机航拍获取的盖度进行对比，验证反演效果。无人机航拍高度为20米，一张照片地面覆盖范围为26*25米，一个像元覆盖范围约为1cm2. 选取了青藏高原东北缘疏勒河流域上游不同类型高寒草地进行了验证，无人机航拍获取的植被盖度和卫星NDVI相关系数都为0.96以上，而地面人工拍摄获取植被盖度和卫星NDVI的相关系数最大为0.84。 反演结果经过实测站点验证。</w:t>
+        <w:t xml:space="preserve">Firstly, the relationship between the vegetation coverage obtained by some UAV aerial photos and the corresponding satellite pixel NDVI is established, and then the vegetation coverage is generated by the NDVI of other aerial photography sites and the modified relationship, and compared with the coverage obtained by the corresponding UAV aerial photography, the inversion effect is verified. The height of UAV aerial photography is 20 meters, the ground coverage of one photo is 26 * 25 meters, and the coverage of one pixel is about 1cm2 Different types of Alpine Grassland in the upper reaches of Shule River Basin on the northeast edge of Qinghai Tibet Plateau were selected for verification. The correlation coefficients of vegetation coverage and satellite NDVI obtained by UAV aerial photography were above 0.96, while the correlation coefficient of vegetation coverage obtained by ground artificial photography and satellite NDVI was 0.84. The inversion results are verified by the measured stations. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2000/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2000/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">青藏高原 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">151.0 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:151.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">植被盖度, 青藏高原, 高寒草地生态系统</w:t>
+        <w:t xml:space="preserve">Theme:Qinghai Tibet Plateau, alpine grassland, aerial photography</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">青藏高原，西藏，青海 </w:t>
+        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,962 +1185,661 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宜树华 </w:t>
+        <w:t xml:space="preserve">contributors:YI Shuhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">宜树华  </w:t>
+        <w:t xml:space="preserve">author:YI Shuhua </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:YI Shuhua </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013CBA01807</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈变化的生态过程及其对碳循环的影响研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the Ecological Process of Cryosphere Change and Its Impact on Carbon Cycle</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">宜树华. 2000-2012年青藏高原高寒草地植被覆盖度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.71.</w:t>
+        <w:t xml:space="preserve">YI Shuhua. Data set of vegetation coverage of Alpine Grassland in Qinghai Tibet Plateau from 2000 to 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.71.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yi. FragMAP: a tool for long-term and cooperative monitoring and analysis of small-scale habitat fragmentation using an unmanned aerial vehicle[J]. International Journal of Remote Sensing, 2017, 38, (8-10). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">