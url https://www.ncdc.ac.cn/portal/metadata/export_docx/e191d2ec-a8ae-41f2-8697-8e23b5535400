--- v1 (2026-07-29)
+++ v2 (2026-09-12)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of vegetation coverage of Alpine Grassland in Qinghai Tibet Plateau from 2000 to 2012</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2000-2012年青藏高原高寒草地植被覆盖度数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0035.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of vegetation coverage of Alpine Grassland in Qinghai Tibet Plateau from 2000 to 2012</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.71</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.CCI.db0035.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.CCI.2020.71</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Ecology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">生态</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on a large number of field UAV aerial photos, the vegetation coverage was analyzed, and the relationship between NDVI of corresponding satellite pixel (MODIS data, 1km) and vegetation coverage was established, and the relationship was applied to the whole alpine grassland area of Qinghai Tibet Plateau. The temporal resolution of the data set is year and the spatial resolution is 1km. The time range is from 2000 to 2012, and the spatial range is alpine grassland area of Qinghai Tibet Plateau. The NDVI data is from mod13q1（ https://ladsweb.nascom.nasa.gov ）。 The method of measuring vegetation coverage in the field is photographing, and the instrument used is small UAV (model: phantom 3 professional). </w:t>
+        <w:t xml:space="preserve">通过大量野外实地无人机航拍获取卫星像元尺度的照片，分析其植被盖度，并建立对应卫星像元（MODIS资料，1km）NDVI和植被盖度间的关系，并将该关系应用到整个青藏高原高寒草地地区。资料集的时间分辨率为年，空间分辨率为1km。时间范围为2000-2012年，空间范围为青藏高原高寒草地地区。NDVI数据来源于MOD13Q1（https://ladsweb.nascom.nasa.gov）。 野外实测植被覆盖度使用的方法为拍照法，所使用的仪器为小型无人机（型号：Phantom 3 Professional）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The NDVI data is from mod13q1, and the download website is https://ladsweb.nascom.nasa.gov , The method of measuring vegetation coverage in the field is photographing, and the instrument used is small UAV (model: phantom 3 professional).</w:t>
+        <w:t xml:space="preserve">NDVI数据来源于MOD13Q1，数据下载网址为https://ladsweb.nascom.nasa.gov， 野外实测植被覆盖度使用的方法为拍照法，所使用的仪器为小型无人机（型号：Phantom 3 Professional）。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on the relationship between NDVI data and measured vegetation coverage data, it is obtained by inversion.</w:t>
+        <w:t xml:space="preserve">本数据集是基于NDVI数据与实测植被覆盖度数据之间的关系反演得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Firstly, the relationship between the vegetation coverage obtained by some UAV aerial photos and the corresponding satellite pixel NDVI is established, and then the vegetation coverage is generated by the NDVI of other aerial photography sites and the modified relationship, and compared with the coverage obtained by the corresponding UAV aerial photography, the inversion effect is verified. The height of UAV aerial photography is 20 meters, the ground coverage of one photo is 26 * 25 meters, and the coverage of one pixel is about 1cm2 Different types of Alpine Grassland in the upper reaches of Shule River Basin on the northeast edge of Qinghai Tibet Plateau were selected for verification. The correlation coefficients of vegetation coverage and satellite NDVI obtained by UAV aerial photography were above 0.96, while the correlation coefficient of vegetation coverage obtained by ground artificial photography and satellite NDVI was 0.84. The inversion results are verified by the measured stations. </w:t>
+        <w:t xml:space="preserve">先用部分无人机航拍获取的植被盖度与对应卫星像元的NDVI建立关系式，再用其余部分航拍地点NDVI和改关系式生成植被盖度，并与对应的无人机航拍获取的盖度进行对比，验证反演效果。无人机航拍高度为20米，一张照片地面覆盖范围为26*25米，一个像元覆盖范围约为1cm2. 选取了青藏高原东北缘疏勒河流域上游不同类型高寒草地进行了验证，无人机航拍获取的植被盖度和卫星NDVI相关系数都为0.96以上，而地面人工拍摄获取植被盖度和卫星NDVI的相关系数最大为0.84。 反演结果经过实测站点验证。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2000/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:151.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">151.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">txt</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Qinghai Tibet Plateau, alpine grassland, aerial photography</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">植被盖度, 青藏高原, 高寒草地生态系统</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2000 2001 2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Qinghai Tibet Plateau </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原，西藏，青海 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,705 +1458,1006 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:YI Shuhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宜树华 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:YI Shuhua </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宜树华  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:YI Shuhua </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">宜树华</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01800</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01800</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the changes of cryosphere and its influence</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化及其影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013CBA01807</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013CBA01807</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Study on the Ecological Process of Cryosphere Change and Its Impact on Carbon Cycle</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈变化的生态过程及其对碳循环的影响研究</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">YI Shuhua. Data set of vegetation coverage of Alpine Grassland in Qinghai Tibet Plateau from 2000 to 2012. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.71.</w:t>
+        <w:t xml:space="preserve">宜树华. 2000-2012年青藏高原高寒草地植被覆盖度数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.CCI.2020.71.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yi. FragMAP: a tool for long-term and cooperative monitoring and analysis of small-scale habitat fragmentation using an unmanned aerial vehicle[J]. International Journal of Remote Sensing, 2017, 38, (8-10). </w:t>
+        <w:t xml:space="preserve">Yi. FragMAP: a tool for long-term and cooperative monitoring and analysis of small-scale habitat fragmentation using an unmanned aerial vehicle[J]. International Journal of Remote Sensing, 2017, 38(8-10).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chen, Yi, Qin, Wang. Improving estimates of fractional vegetation cover based on UAV in alpine grassland on the Qinghai–Tibetan Plateau[J]. International Journal of Remote Sensing, 2016, 37, (8). </w:t>
+        <w:t xml:space="preserve">Chen, Yi, Qin, Wang. Improving estimates of fractional vegetation cover based on UAV in alpine grassland on the Qinghai–Tibetan Plateau[J]. International Journal of Remote Sensing, 2016, 37(8).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>