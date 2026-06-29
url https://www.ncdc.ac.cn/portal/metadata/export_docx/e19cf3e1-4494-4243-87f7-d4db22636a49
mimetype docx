--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -2,705 +2,673 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（中游大满超级站大孔径闪烁仪-2013）</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (large aperture scintillometer of Daman superstation, 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2012年9月15日至2013年12月31日的黑河水文气象观测网中游大满超级站的大孔径闪烁仪观测数据。中游大满超级站分别架设了BLS450 (标示为NQ和AR两台LAS)和Kipp&amp;zonen等型号的大孔径闪烁仪，北塔为Kipp&amp;zonen、BLS450_AR的接收端和BLS450_NQ的发射端，南塔为Kipp&amp;zonen、BLS450_AR的发射端和BLS450_NQ的接收端。其中BLS450_NQ自2012年9月26日开始观测，BLS450_AR的观测时间为2012年9月15日至2013年7月25日，Kipp&amp;zonen自2013年9月23日开始观测。站点位于甘肃省张掖市大满灌区内，下垫面是玉米、果园和大棚等，以制种玉米为主。北塔的经纬度是100.379E，38.861N，南塔的经纬度是100.369E，38.847N，海拔高度约1556m。大孔径闪烁仪的有效高度22.45m，光径路线长度是1854m，BLS450型号闪烁仪采样频率是5Hz，Kipp&amp;zonen闪烁仪采集频率是1Hz，平均为1min输出。 大孔径闪烁仪原始观测数据为1min，发布的数据为经过处理与质量控制的30分钟数据，其中感热通量主要是结合自动气象站观测数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到，主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据（BLS450_NQ、BLS450_AR：Cn2 &gt;1.43E-13，Kipp&amp;zonen：Cn2 &gt;1.54E-13）；（2）剔除解调信号强度较弱的数据（BLS450_NQ：Mininum X-20mv）；（3）剔除降水时刻的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。在迭代计算过程中，对于BLS450_NQ 和BLS450_AR型号闪烁仪，选取Thiermann and Grassl, 1992的稳定度普适函数；对于Kipp&amp;zonen型号闪烁仪，选取Andreas, 1988的稳定度普适函数。 关于发布数据的几点说明：（1）中游LAS数据以BLS450_NQ为主，缺失时刻分别由BLS450_AR或Kipp&amp;zonen观测补充，都缺失时则以-6999标记。2013年8月11日-8月17日、8月18日-8月20日、8月22日-8月24日、8月27日-8月30日和2013年9月1日-9月3日、9月19日-9月23日由于SPU存储数据及无线传输的问题，数据缺失较多。（2）数据表头：Date/Time ：日期/时间（格式：yyyy-m-d h:mm），Cn2 ：空气折射指数结构参数（单位：m-2/3），H_LAS ：感热通量（单位：W/m2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。 水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考Liu et al.(2011)。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
-      </w:r>
+        <w:t>Data source description</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
-      </w:r>
+        <w:t>Data processing method</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/09/15-2013/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/09/15-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,大满超级站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">764.3 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:764.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">*.xls</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...9 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Projection</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -713,241 +681,169 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">感热通量, 辐射</w:t>
+        <w:t xml:space="preserve">Theme:Sensible heat flux, radiation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">大气科学 </w:t>
+        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012 2013</w:t>
+        <w:t xml:space="preserve">Time:2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  大满超级站 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Middle Reaches Artificial Oasis Experimental Zone,  Daman Super Station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -981,69 +877,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1070,69 +948,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1154,69 +1014,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1243,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1331,973 +1155,696 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
+        <w:t xml:space="preserve">contributors:Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李新  </w:t>
+        <w:t xml:space="preserve">author:Li Xin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  车涛  </w:t>
+        <w:t xml:space="preserve">,  Che Tao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  徐自为  </w:t>
+        <w:t xml:space="preserve">,  Xu ziwei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  任志国  </w:t>
+        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  谭俊磊  </w:t>
+        <w:t xml:space="preserve">,  Tan Junlei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Li Xin , Che Tao , Xu ziwei , Ren zhiguo , Tan Junlei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（中游大满超级站大孔径闪烁仪-2013）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (large aperture scintillometer of Daman superstation, 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J/OL]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.2136/vzj2018.04.0072.</w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu S, Xu Z, Che T, Li X, Xu T, Ren Z, Zhang Y, Tan J, Song L, Zhou J, Zhu Z, Yang X, Liu R, Ma Y. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth Syst. Sci. Data, 2023-11-10, 15, (11): 4959-4981. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Che Tao, Li Xin, Xu Tongren, Ren Zhiguo, Zhang Yang, Tan Junlei, Song Lisheng, Zhou Ji, Zhu Zhongli, Yang Xiaofan, Liu Rui, Ma Yanfei. A dataset of energy, water vapor, and carbon exchange observations in oasis–desert areas from 2012 to 2021 in a typical endorheic basin[J/OL]. Earth System Science Data, 2023, 15: 4959-4981. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-15-4959-2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>