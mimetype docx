--- v1 (2026-06-29)
+++ v2 (2026-06-29)
@@ -2,673 +2,705 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (large aperture scintillometer of Daman superstation, 2013</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网数据集（中游大满超级站大孔径闪烁仪-2013）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>英文名称</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">HiWATER: Dataset of hydrometeorological observation network (large aperture scintillometer of Daman superstation, 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2012年9月15日至2013年12月31日的黑河水文气象观测网中游大满超级站的大孔径闪烁仪观测数据。中游大满超级站分别架设了BLS450 (标示为NQ和AR两台LAS)和Kipp&amp;zonen等型号的大孔径闪烁仪，北塔为Kipp&amp;zonen、BLS450_AR的接收端和BLS450_NQ的发射端，南塔为Kipp&amp;zonen、BLS450_AR的发射端和BLS450_NQ的接收端。其中BLS450_NQ自2012年9月26日开始观测，BLS450_AR的观测时间为2012年9月15日至2013年7月25日，Kipp&amp;zonen自2013年9月23日开始观测。站点位于甘肃省张掖市大满灌区内，下垫面是玉米、果园和大棚等，以制种玉米为主。北塔的经纬度是100.379E，38.861N，南塔的经纬度是100.369E，38.847N，海拔高度约1556m。大孔径闪烁仪的有效高度22.45m，光径路线长度是1854m，BLS450型号闪烁仪采样频率是5Hz，Kipp&amp;zonen闪烁仪采集频率是1Hz，平均为1min输出。 大孔径闪烁仪原始观测数据为1min，发布的数据为经过处理与质量控制的30分钟数据，其中感热通量主要是结合自动气象站观测数据，基于莫宁-奥布霍夫相似理论通过迭代计算得到，主要的质量控制步骤包括：（1）剔除Cn2达到饱和的数据（BLS450_NQ、BLS450_AR：Cn2 &gt;1.43E-13，Kipp&amp;zonen：Cn2 &gt;1.54E-13）；（2）剔除解调信号强度较弱的数据（BLS450_NQ：Mininum X-20mv）；（3）剔除降水时刻的数据；（4）剔除稳定条件下的弱湍流的数据（u*小于0.1m/s）。在迭代计算过程中，对于BLS450_NQ 和BLS450_AR型号闪烁仪，选取Thiermann and Grassl, 1992的稳定度普适函数；对于Kipp&amp;zonen型号闪烁仪，选取Andreas, 1988的稳定度普适函数。 关于发布数据的几点说明：（1）中游LAS数据以BLS450_NQ为主，缺失时刻分别由BLS450_AR或Kipp&amp;zonen观测补充，都缺失时则以-6999标记。2013年8月11日-8月17日、8月18日-8月20日、8月22日-8月24日、8月27日-8月30日和2013年9月1日-9月3日、9月19日-9月23日由于SPU存储数据及无线传输的问题，数据缺失较多。（2）数据表头：Date/Time ：日期/时间（格式：yyyy-m-d h:mm），Cn2 ：空气折射指数结构参数（单位：m-2/3），H_LAS ：感热通量（单位：W/m2）。数据时间的含义，如0:30代表0:00-0:30的平均；数据以*.xls格式存储。 水文气象网或站点信息请参考Li et al. (2013)，观测数据处理请参考Liu et al.(2011)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据源描述</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...22 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据加工方法</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/09/15-2013/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/09/15-2013/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,中游人工绿洲试验区,大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:764.3 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">764.3 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:*.xls</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.xls</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09A05564" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Projection</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">投影：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
@@ -681,169 +713,241 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Sensible heat flux, radiation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">感热通量, 辐射</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Atmospheric Science </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大气科学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012 2013</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012 2013</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Middle Reaches Artificial Oasis Experimental Zone,  Daman Super Station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  中游人工绿洲试验区,  大满超级站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -877,51 +981,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -948,51 +1070,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1014,51 +1154,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1085,51 +1243,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.86</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1155,652 +1331,927 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Li Xin,  Che Tao,  Xu ziwei,  Ren zhiguo,  Tan Junlei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新,  车涛,  徐自为,  任志国,  谭俊磊 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Li Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Che Tao </w:t>
+        <w:t xml:space="preserve">,  车涛  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Xu ziwei </w:t>
+        <w:t xml:space="preserve">,  徐自为  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Ren zhiguo </w:t>
+        <w:t xml:space="preserve">,  任志国  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">,  Tan Junlei </w:t>
+        <w:t xml:space="preserve">,  谭俊磊  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Li Xin , Che Tao , Xu ziwei , Ren zhiguo , Tan Junlei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李新, 车涛, 徐自为, 任志国, 谭俊磊</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Xin, Che Tao, Xu ziwei, Ren zhiguo, Tan Junlei. HiWATER: Dataset of hydrometeorological observation network (large aperture scintillometer of Daman superstation, 2013. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. </w:t>
+        <w:t xml:space="preserve">李新,车涛,徐自为,任志国,谭俊磊. 黑河生态水文遥感试验：水文气象观测网数据集（中游大满超级站大孔径闪烁仪-2013）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu, Wang Weizhen, Qi Yuan, Li Hongyi, Xu Tongren, Ran Youhua, Hu Xiaoli, Shi Shengjin, Zhu Zhongli, Tan Junlei, Zhang Yang, Ren Zhiguo. [J]. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">