--- v0 (2026-05-04)
+++ v1 (2026-08-03)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集为2021-2024年吕二沟流域沟口径流站的径流泥沙观测数据。吕二沟观测断面为自然梯形断面；径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。 数据包括:实测流量成果表、洪水水文要素摘录表、逐次洪水降水量观测成果表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
+        <w:t xml:space="preserve">本数据集为2021-2024年吕二沟流域沟口径流站的径流泥沙观测数据。吕二沟观测断面为自然梯形断面；径流观测采用浮标法测流速，流速面积法计算流量；泥沙取样与测流同步进行，取样次数与测流次数相同，采用水边一点法取沙样，置换法测含沙量。数据包括:实测流量成果表、洪水水文要素摘录表、逐次洪水测验成果表、逐日平均流量表、逐日平均含沙量表、逐日平均悬移质输沙率表。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -732,51 +732,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">218.1 KiB</w:t>
+        <w:t xml:space="preserve">245.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>