--- v0 (2026-05-08)
+++ v1 (2026-06-22)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">乌鲁木齐河源1号冰川空冰斗水文点逐日平均气温数据集（2002-2004年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Dataset of day-to-day mean air temperatures at the hydrological site of the empty ice bucket of glacier No. 1 at the source of the Urumqi River (2002-2004)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Dataset of day-to-day mean air temperatures at the hydrological site of the empty ice bucket of glacier No. 1 at the source of the Urumqi River (2002-2004)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/Tianshan.033.2017.db</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/Tianshan.033.2017.db</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Tianshan.2020.77</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来自架设在天山乌鲁木齐河源1号冰川水文点与空冰斗水文点的自动气象站信息，该数据为2002年-2004年逐日气象观测数据、气温数据等；并可获取冰川气象信息、研究冰川物质平衡等信息。</w:t>
+        <w:t xml:space="preserve">&amp;Emsp The data comes from automatic meteorological stations located at the No.1 Glacier Hydrological Point and the Empty Ice Dou Hydrological Point in the source of the Urumqi River in the Tianshan Mountains. The data includes daily meteorological observations and temperature data from 2002 to 2004; And it can obtain glacier meteorological information, study glacier material balance, and other information </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  观测、试验、测定</w:t>
+        <w:t xml:space="preserve">Observation, test and determination</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自动气象站获取数据信息</w:t>
+        <w:t xml:space="preserve">&amp;Emsp; Automatic weather stations obtain data information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">&amp;Emsp; The data quality is good </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/01-2004/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/01-2004/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1号冰川 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Urumqi Glacier No.1 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3700.0m-</w:t>
+        <w:t xml:space="preserve">altitude:3700.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">4200.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">191.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:191.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文点, 流量, 气象</w:t>
+        <w:t xml:space="preserve">Theme:Hydrological point, flow, meteorology</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">新疆,  天山站,  河源1号冰川 </w:t>
+        <w:t xml:space="preserve">Place:Xinjiang,  Tianshan station,  Heyuan 1 glacier </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.81</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾 </w:t>
+        <w:t xml:space="preserve">contributors:WANG Feiteng  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王飞腾  </w:t>
+        <w:t xml:space="preserve">author:WANG Feiteng  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Zhongqin , WANG Feiteng  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王飞腾. 乌鲁木齐河源1号冰川空冰斗水文点逐日平均气温数据集（2002-2004年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.77.</w:t>
+        <w:t xml:space="preserve">WANG Feiteng . Dataset of day-to-day mean air temperatures at the hydrological site of the empty ice bucket of glacier No. 1 at the source of the Urumqi River (2002-2004). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Tianshan.2020.77.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>