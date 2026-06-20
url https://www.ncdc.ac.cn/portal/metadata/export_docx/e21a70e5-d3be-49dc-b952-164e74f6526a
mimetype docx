--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">银川盆地PL02钻孔底部锆石U-Pb数据和碎屑组分数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Zircon U-Pb and Detrital Component Data from the Basal Section of Borehole PL02 in the Yinchuan Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zircon U-Pb and Detrital Component Data from the Basal Section of Borehole PL02 in the Yinchuan Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.GEOCHEM.db2391.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.GEOCHEM.db2391.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.GEOCHEM.db2391.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  碎屑组分和锆石U-Pb测年的样品，来源于银川盆地PL02钻孔底部，其深度为699.9 m，该段岩性为砂岩，基于前人对银川盆地钻孔的古地磁定年得到其形成年代为3.31 Ma。</w:t>
+        <w:t xml:space="preserve">Samples for detrital component analysis and zircon U-Pb dating were collected from the basal section of Borehole PL02 in the Yinchuan Basin at a depth of 699.9 m. The lithology of this interval is sandstone, and its formation age is constrained to 3.31 Ma based on previous paleomagnetic dating of boreholes in the Yinchuan Basin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  锆石U-Pb同位素测年分析利用亚利桑那大学同位素地球化学实验室激光年代测试中心的多接收激光烧蚀-等离子体质谱仪(Laser Ablation Multi-Collector Inductively Coupled Plasma Mass Spectrometer)进行测量。准分子激光剥蚀利用Photon Machines Inc.公司生产的Analyte-G2 ArF 193nm进行。激光束斑的直径设定成30 μm，利用氦气作为剥蚀物载气，氩气作为调节灵敏度的补偿气。普通Pb校正使用Andersen的处理方法，单一数据点的误差均为1σ。   碎屑组分统计采用Gazzi-Dickinson的方法进行栅格结点统计，样品中超过300个碎屑颗粒被统计，该实验统计在意大利米兰比可卡大学沉积物源分析实验室完成。</w:t>
+        <w:t xml:space="preserve"> Zircon U-Pb isotopic dating was performed using a Laser Ablation Multi-Collector Inductively Coupled Plasma Mass Spectrometer (LA-MC-ICP-MS) at the Laser Chronology Center, Isotope Geochemistry Laboratory, University of Arizona. Laser ablation was conducted with a Photon Machines Inc. Analyte-G2 ArF 193 nm excimer laser system. The laser spot diameter was set to 30 μm, with helium as the ablation carrier gas and argon as the sensitivity-enhancing makeup gas. Common Pb correction followed the Andersen method, and uncertainties for individual analyses are reported at the 1σ level.  Detrital component statistics were obtained using the Gazzi-Dickinson method for grid-node counting. Over 300 detrital grains per sample were analyzed, with the experiments completed at the Sediment Provenance Analysis Laboratory, University of Milano-Bicocca, Italy.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  锆石U-Pb年龄结果均经过最佳年代和不谐和度筛选，其标准为：（1）最佳年龄：如果206Pb/238U&lt;1000 Ma，则采用206Pb/238U值作为最佳年龄；如果206Pb/238U&gt;1000 Ma，则采用207Pb/206Pb值作为最佳年龄。（2）不谐和度（discordance）过滤：最佳年龄&lt;1000 Ma，不谐和度=(207Pb/235U-206Pb/238U)/ 207Pb/235U×100）；最佳年龄&gt;1000 Ma，不谐和度=(207Pb/206Pb-206Pb/238U)/ 207Pb/206Pb×100）；选择不谐和度在-10%~15%之间的最佳年龄作为有效年龄。</w:t>
+        <w:t xml:space="preserve"> The zircon U-Pb age results are all filtered for best age and discordance with the following criteria: (1) Best age: if 206Pb/238U&lt;1000 Ma, the 206Pb/238U value is used as the best age; if 206Pb/238U&gt;1000 Ma, the 207Pb/206Pb value is used as the best age. (2) Discordance (discordance) filter: optimal age &lt;1000 Ma, discordance = (207Pb/235U-206Pb/238U)/ 207Pb/235U×100); optimal age &gt;1000 Ma, discordance = (207Pb/206Pb-206Pb/238U)/ (207Pb/206Pb × 100); the optimal age with discordance between -10% and 15% was chosen as the effective age.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  锆石U-Pb同位素测年单一数据点的误差均为1σ。</w:t>
+        <w:t xml:space="preserve"> Uncertainties for individual zircon U-Pb isotopic analyses are reported at the 1σ level. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/12/01-2022/03/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/12/01-2022/03/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">银川盆地 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yinchuan Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">140.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:140.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">U-Pb数据, 碎屑组分数据, PL02钻孔底部锆石</w:t>
+        <w:t xml:space="preserve">Theme:U-Pb data, clastic component data, zircon at the bottom of pl02 borehole</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">银川盆地 </w:t>
+        <w:t xml:space="preserve">Place:Yinchuan basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">106.53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.87</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,1043 +1185,697 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:LI Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王钊,  聂军胜,  彭文彬,  张浩博,  李峁潼 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Zhao,  Nie Junsheng,  Peng Wenbing,  Zhang Haobo,  Li Maotong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王钊  </w:t>
+        <w:t xml:space="preserve">author:Wang Zhao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Zhao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42030505</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">毛乌素沙地形成年代、物质来源和干湿变化模式研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:41807427</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">利用锆石U-Pb年代检验黄土高原红粘土序列物源是否存在时空差异</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2021YJJG145</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">山西省研究生教育创新计划项目</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:20210302124111</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">吕梁山西麓水土流失对黄河晋陕峡谷不同河段泥沙来源贡献研究</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:Study on the contribution of soil and water loss in the western foot of Luliang Mountain to the sediment source of different reaches of the Shanxi Shaanxi Gorge of the Yellow River</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王钊,聂军胜,彭文彬,张浩博,李峁潼. 银川盆地PL02钻孔底部锆石U-Pb数据和碎屑组分数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.GEOCHEM.db2391.2022.</w:t>
+        <w:t xml:space="preserve">Wang Zhao, Nie Junsheng, Peng Wenbing, Zhang Haobo, Li Maotong. Zircon U-Pb and Detrital Component Data from the Basal Section of Borehole PL02 in the Yinchuan Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.GEOCHEM.db2391.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>