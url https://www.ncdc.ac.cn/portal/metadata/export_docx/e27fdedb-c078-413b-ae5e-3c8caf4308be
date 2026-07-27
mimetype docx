--- v0 (2026-06-12)
+++ v1 (2026-07-27)
@@ -617,98 +617,50 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">三江源 </w:t>
-      </w:r>
-[...46 lines deleted...]
-        <w:t xml:space="preserve">248.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2300,51 +2252,51 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日 5km AVHRR 积雪覆盖范围产品（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 1. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6814.2025.</w:t>
+        <w:t xml:space="preserve">赵子胜,郝晓华,李杭璇,钟歆玥,吴晓东. 三江源逐日 5km AVHRR 积雪覆盖范围产品（1980-2020年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2017. https://cstr.cn/CSTR:11738.11.NCDC.NIEER-SNOW.DB6814.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
@@ -2391,54 +2343,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hao X, Huang G, Che T, Ji W, Sun X, Zhao Q, Zhao H, Wang J, Li H, Yang Q. The NIEER AVHRR snow cover extent product over China – a long-term daily snow record for regional climate research[J]. Earth Syst. Sci. Data, 2021-10-15, 13, (10): 4711-4726. 
-[...2 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-13-4711-2021.</w:t>
+        <w:t xml:space="preserve">Hao X, Huang G, Che T, Ji W, Sun X, Zhao Q, Zhao H, Wang J, Li H, Yang Q. 模糊图像中的飞机识别方法[J]. Earth System Science Data, 2021, 13, (3): 3-4726. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Zhao Qin, Hao Xiaohua, Che Tao, Shao Donghang, Ji Wenzheng, Luo Siqiong, Huang Guanghui, Feng Tianwen, Dong Leilei, Sun Xingliang, Li Hongyi, Wang Jian. Estimating AVHRR snow cover fraction by coupling physical constraints into a deep learning framework[J]. ISPRS Journal of Photogrammetry and Remote Sensing, 2024-12-01, 218: 120-135. 
 </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1016/j.isprsjprs.2024.08.015.</w:t>