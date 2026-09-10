--- v1 (2026-07-27)
+++ v2 (2026-09-10)
@@ -617,50 +617,98 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>采集地点</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">三江源 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">70.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2343,76 +2391,73 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Hao X, Huang G, Che T, Ji W, Sun X, Zhao Q, Zhao H, Wang J, Li H, Yang Q. 模糊图像中的飞机识别方法[J]. Earth System Science Data, 2021, 13, (3): 3-4726. </w:t>
+        <w:t xml:space="preserve">Hao X, Huang G, Che T, Ji W, Sun X, Zhao Q, Zhao H, Wang J, Li H, Yang Q. 模糊图像中的飞机识别方法[J/OL]. Earth System Science Data, 2021, 13(3): 3-4726. DOI: 10.5194/essd-13-4711-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Qin, Hao Xiaohua, Che Tao, Shao Donghang, Ji Wenzheng, Luo Siqiong, Huang Guanghui, Feng Tianwen, Dong Leilei, Sun Xingliang, Li Hongyi, Wang Jian. Estimating AVHRR snow cover fraction by coupling physical constraints into a deep learning framework[J]. ISPRS Journal of Photogrammetry and Remote Sensing, 2024-12-01, 218: 120-135. 
-[...2 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1016/j.isprsjprs.2024.08.015.</w:t>
+        <w:t xml:space="preserve">Zhao Qin, Hao Xiaohua, Che Tao, Shao Donghang, Ji Wenzheng, Luo Siqiong, Huang Guanghui, Feng Tianwen, Dong Leilei, Sun Xingliang, Li Hongyi, Wang Jian. Estimating AVHRR snow cover fraction by coupling physical constraints into a deep learning framework[J/OL]. ISPRS Journal of Photogrammetry and Remote Sensing, 2024-12-01, 218: 120-135. DOI: 10.1016/j.isprsjprs.2024.08.015.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>