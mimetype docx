--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: 1km / 5-day synthetic leaf area index (LAI) data set of Heihe River Basin (2010-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：黑河流域1km/5天合成叶面积指数（LAI）数据集（2010年-2014年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3016.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: 1km / 5-day synthetic leaf area index (LAI) data set of Heihe River Basin (2010-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1753</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3016.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1753</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The 1km / 5-day synthetic leaf area index (LAI) data set of Heihe River basin provides the 5-day Lai synthesis results from 2010 to 2014. The data uses Terra / MODIS, Aqua / MODIS, domestic satellites fy3a / MERSI and fy3b / MERSI sensor data to build a multi-source remote sensing data set with spatial resolution of 1km and temporal resolution of 5 days. Multi-source remote sensing data sets can provide more angles and more observations than a single sensor in a limited time. However, the observation quality of multi-source data sets is uneven due to the difference of on orbit running time and performance of sensors. Therefore, in order to make more effective use of multi-source data sets, the algorithm first classifies the quality of multi-source data sets, which are divided into primary data, secondary data and tertiary data according to the observation rationality. Level III data are observations polluted by thin clouds and are not used for calculation. The purpose of quality evaluation and classification is to provide basis for the selection of optimal data set and the design of inversion algorithm flow in Lai inversion. The inversion algorithm of leaf area index product is designed to distinguish mountain and flat land and vegetation types, and the neural network method of different models is used for inversion. Based on global DEM map and surface classification map, PROSAIL model is adopted for continuous vegetation such as grassland and crops, and slope gost model is adopted for forest and mountain vegetation. The reference map generated by using the ground measured data of forests in the upper reaches of Heihe River and oases in the middle reaches of Heihe River, and the corresponding high-resolution reference map is scaled up to 1km resolution. Compared with Lai products, the products have good correlation between farmland and forest areas and the reference value, and the overall accuracy basically meets the accuracy threshold that the error specified by GCOS does not exceed (0.5, 20%). This product is cross compared with Lai products such as MODIS, geov1 and glass. Compared with the reference value, the accuracy of this Lai product is better than that of similar products. In short, the 1km / 5-day synthetic Lai data set in Heihe River basin makes comprehensive use of multi-source remote sensing data to improve the estimation accuracy and time resolution of Lai parameter products and better serve the application of remote sensing data products </w:t>
+        <w:t xml:space="preserve">  黑河流域1km/5天合成叶面积指数（LAI）数据集提供了2010-2014年的5天LAI合成结果，该数据利用Terra/MODIS、Aqua/MODIS、以及国产卫星FY3A/MERSI和FY3B/MERSI传感器数据构建空间分辨率1km、时间分辨率5天的多源遥感数据集。   多源遥感数据集可在有限时间内提供比单一传感器更多的角度和更多次的观测，但是，由于传感器的在轨运行时间及性能差异，多源数据集的观测质量参差不齐。因此，为更有效的利用多源数据集，算法首先对多源数据集进行了质量分级，根据观测合理性分为一级数据、二级数据、三级数据。三级数据为受薄云污染的观测，不用于计算。质量评估及分级的目的是为LAI反演时最优数据集的选择及反演算法流程设计提供依据。叶面积指数产品反演算法设计为区分山地平地、区分植被类型使用不同模型的神经网络法反演。   基于全球DEM图和地表分类图，针对草地和农作物等连续植被采用PROSAIL模型，针对森林和山地植被采用坡面GOST模型。利用黑河上游森林和中游绿洲的地面实测数据生成的参考图，并将对应的高分辨率参考图升尺度到1km分辨率，与LAI产品进行比较，产品在农田和森林区域与参考值间均具有良好的相关性，总体精度基本满足GCOS规定的误差不超过 (0.5, 20%)的精度阈值。将本产品与MODIS、GEOV1和GLASS等LAI产品进行交叉对比，相比较参考值而言，本LAI产品精度优于同类产品。   总之，黑河流域1km/5天合成LAI数据集综合利用多源遥感数据以提高LAI参数产品的估算精度、时间分辨率等，更好的服务于遥感数据产品的应用。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Multi-source remote sensing data sets can provide more angles and more observations than a single sensor in a limited time. However, the observation quality of multi-source data sets is uneven due to the difference of on orbit running time and performance of sensors</w:t>
+        <w:t xml:space="preserve">  多源遥感数据集可在有限时间内提供比单一传感器更多的角度和更多次的观测，但是，由于传感器的在轨运行时间及性能差异，多源数据集的观测质量参差不齐。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Multi-source remote sensing data sets can provide more angles and more observations than a single sensor in a limited time. However, the observation quality of multi-source data sets is uneven due to the difference of on orbit running time and performance of sensors. Therefore, in order to make more effective use of multi-source data sets, the algorithm first classifies the quality of multi-source data sets, which are divided into primary data, secondary data and tertiary data according to the observation rationality. Level III data are observations polluted by thin clouds and are not used for calculation.  The purpose of quality evaluation and classification is to provide basis for the selection of optimal data set and the design of inversion algorithm flow in Lai inversion. The inversion algorithm of leaf area index product is designed to distinguish mountain and flat land and vegetation types, and the neural network method of different models is used for inversion.  Based on global DEM map and surface classification map, PROSAIL model is adopted for continuous vegetation such as grassland and crops, and slope gost model is adopted for forest and mountain vegetation. The reference map generated by using the ground measured data of forests in the upper reaches of Heihe River and oases in the middle reaches of Heihe River, and the corresponding high-resolution reference map is scaled up to 1km resolution. Compared with Lai products, the products have good correlation between farmland and forest areas and the reference value, and the overall accuracy basically meets the accuracy threshold that the error specified by GCOS does not exceed (0.5, 20%). This product is cross compared with Lai products such as MODIS, geov1 and glass. Compared with the reference value, the accuracy of this Lai product is better than that of similar products</w:t>
+        <w:t xml:space="preserve">  多源遥感数据集可在有限时间内提供比单一传感器更多的角度和更多次的观测，但是，由于传感器的在轨运行时间及性能差异，多源数据集的观测质量参差不齐。因此，为更有效的利用多源数据集，算法首先对多源数据集进行了质量分级，根据观测合理性分为一级数据、二级数据、三级数据。三级数据为受薄云污染的观测，不用于计算。   质量评估及分级的目的是为LAI反演时最优数据集的选择及反演算法流程设计提供依据。叶面积指数产品反演算法设计为区分山地平地、区分植被类型使用不同模型的神经网络法反演。   基于全球DEM图和地表分类图，针对草地和农作物等连续植被采用PROSAIL模型，针对森林和山地植被采用坡面GOST模型。利用黑河上游森林和中游绿洲的地面实测数据生成的参考图，并将对应的高分辨率参考图升尺度到1km分辨率，与LAI产品进行比较，产品在农田和森林区域与参考值间均具有良好的相关性，总体精度基本满足GCOS规定的误差不超过 (0.5, 20%)的精度阈值。将本产品与MODIS、GEOV1和GLASS等LAI产品进行交叉对比，相比较参考值而言，本LAI产品精度优于同类产品。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2010/01/01-2015/01/01</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010/01/01-2015/01/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis test area in the middle reaches, hydrological test area in the upper cold area, and natural oasis test area in the lower reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 上游寒区水文试验区, 下游天然绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:35.0 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">35.0 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Terra / MODIS, multi-source remote sensing data set, Aqua / MODIS, leaf area index, fy3a / MERSI, Lai, land use, fy3b / MERSI, satellite remote sensing products, vegetation types</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Terra/MODIS, 多源遥感数据集, Aqua/MODIS, 叶面积指数, FY3A/MERSI, LAI, 土地利用, FY3B/MERSI, 卫星遥感产品, 植被类型</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2010 2011 2012 2013 2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 2011 2012 2013 2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  natural oasis test area in the lower reaches,  hydrological test area in the cold area in the upper reaches,  artificial oasis test area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  下游天然绿洲试验区,  上游寒区水文试验区,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.69</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 97.11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,661 +1458,962 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:li jing,  Zhong bo,  Wu junjun </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李静,  仲波,  吴俊君 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:li jing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李静  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:li jing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李静</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2013AA12A301</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2013AA12A301</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">星机地综合观测定量遥感融合处理与共性产品生产系统</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2012AA12A304</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012AA12A304</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多尺度遥感数据按需快速处理与定量遥感产品生成关键技术</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">li jing, Zhong bo, Wu junjun. Heihe River eco hydrological remote sensing experiment: 1km / 5-day synthetic leaf area index (LAI) data set of Heihe River Basin (2010-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1753.</w:t>
+        <w:t xml:space="preserve">李静,仲波,吴俊君. 黑河生态水文遥感试验：黑河流域1km/5天合成叶面积指数（LAI）数据集（2010年-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1753.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Yin Gaofei, Li Jing, Liu Qinhuo, Fan Weiliang, Xu Baodong, Zeng Yelu, Zhao Jing. Regional Leaf Area Index Retrieval Based on Remote Sensing: The Role of Radiative Transfer Model Selection[J]. Remote Sensing, 2015, 7, (4). </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">