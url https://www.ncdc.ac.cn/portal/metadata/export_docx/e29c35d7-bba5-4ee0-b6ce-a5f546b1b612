--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -2,1093 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域生态水文综合地图集：黑河流域1:10万地形分幅索引图</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1:100000 Topographic Index of Heihe River Basin</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1:100000 Topographic Index of Heihe River Basin</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3705.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.westdc.db3705.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.Westdc.2020.357</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">基础地理</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Basic Geography</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">“黑河流域生态-水文综合地图集”获黑河流域生态-水文过程集成研究-重点项目的支持，旨在面向黑河流域生态-水文过程集成研究的数据整理与服务，图集将为研究人员提供一个全面而详实的黑河流域背景介绍及基础数据集。</w:t>
+        <w:t xml:space="preserve">"Heihe River Basin eco hydrological comprehensive atlas" is supported by the key project of Heihe River Basin eco hydrological process integration research. It aims at data arrangement and service of Heihe River Basin eco hydrological process integration research. The atlas will provide researchers with a comprehensive and detailed background introduction and basic data set of Heihe River Basin. The 1:100000 topographic index of Heihe River Basin is one of the basic geographic part of atlas, with a scale of 1:2500000, positive axis and equal product conic projection, and standard latitude of 2547 n Data source: 1:100000 topographic map index data, Heihe River basin boundary </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据源：1:10万地形图索引数据、黑河流域边界</w:t>
+        <w:t xml:space="preserve">Data source: 1:100000 topographic map index data, Heihe River basin boundary</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河流域1:10万地形分幅索引是图集基础地理篇中一幅，比例尺1:2500000，正轴等积圆锥投影。</w:t>
+        <w:t xml:space="preserve">The 1:100000 topographic index of the Heihe River Basin is one of the basic geographic sections of the atlas, with a scale of 1:2500000 and a normal axis equal volume conic projection.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">24.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:24.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:TIFF</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1:10地形图，流域边界</w:t>
+        <w:t xml:space="preserve">Theme:1: 10 topographic map</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  中下游,  黑河 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  middle and lower reaches,  Heihe River </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1122,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 43.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1211,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 96.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1295,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.20</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1384,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1472,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心</w:t>
+        <w:t xml:space="preserve">contacts:Heihe project data management center </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967287</w:t>
+        <w:t xml:space="preserve">phone:0931-4967287</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵军,  王建华  </w:t>
+        <w:t xml:space="preserve">contributors:ZHAO Jun,  Wang jianhua </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河计划数据管理中心  </w:t>
+        <w:t xml:space="preserve">author:Heihe project data management center </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHAO Jun </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">赵军,王建华 . 黑河流域生态水文综合地图集：黑河流域1:10万地形分幅索引图. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.357.</w:t>
+        <w:t xml:space="preserve">ZHAO Jun, Wang jianhua. 1:100000 Topographic Index of Heihe River Basin. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.Westdc.2020.357.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>