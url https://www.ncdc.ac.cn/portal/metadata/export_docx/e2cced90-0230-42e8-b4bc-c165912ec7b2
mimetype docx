--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">陕西省榆林市大海则高矿化度矿井水RNRR深度处理单元实验数据集（2021年3-4月）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Experimental dataset of RNRR deep processing unit for highly mineralized mine water in Dahaize, Yulin City, Shaanxi Province (March April 2021)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experimental dataset of RNRR deep processing unit for highly mineralized mine water in Dahaize, Yulin City, Shaanxi Province (March April 2021)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2122.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2122.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2122.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  RNRR多级强化膜浓缩是基于RO膜高脱盐率与NF膜对有机污染与无机污染的耐受性强的特点，通过组合利用RO膜与NF膜，使它们的优点进行互补，从而得到清洗周期和使用寿命长、运行成本低、产水率高的浓水多级强化膜浓缩处理装备。采用RNRR多级强化膜浓缩工艺深度处理高矿化度矿井水，进行脱盐处理回用。   RNRR膜浓缩装置由18支反渗透膜和6支纳滤膜组成，包含四个工段，1#RO工段为6支膜并联，2#NF工段为5支膜并联，3#RO工段为6支膜并联，4#RO工段为6支膜并联，各工段回收率60%~85%可调，根据TDS质量浓度进行调节，原水经过预处理之后进入中间水箱，然后进入膜除盐系统。通过实验，获得了不同操作压力、料液温度、料液浓度等运行参数条件下，RNRR多级强化膜浓缩工艺对高矿化度矿井水中各种盐离子的去除情况，及其对纳滤和反渗透膜的膜通量和膜污染变化情况的影响。并获得了使工艺整体的水回收率达到85%以上的各工段优化控制实验数据。此外，还获得了污染膜的清洗实验数据。数据集共包含17组数据，其中每组数据包含10-55个数据点不等，数据集完全开放共享。</w:t>
+        <w:t xml:space="preserve">RNRR multi-stage enhanced membrane concentration is based on the high desalination rate of RO membrane and the strong tolerance of NF membrane to organic and inorganic pollution. By combining the advantages of RO membrane and NF membrane, they complement each other, resulting in a concentrated water multi-stage enhanced membrane concentration treatment equipment with long cleaning cycle and service life, low operating cost, and high water production rate. Adopting RNRR multi-stage enhanced membrane concentration process for deep treatment of high salinity mine water, desalination treatment and reuse. The RNRR membrane concentration device consists of 18 reverse osmosis membranes and 6 nanofiltration membranes, including four sections. The 1 # RO section has 6 membranes in parallel, the 2 # NF section has 5 membranes in parallel, the 3 # RO section has 6 membranes in parallel, and the 4 # RO section has 6 membranes in parallel. The recovery rate of each section is adjustable from 60% to 85%, and it is adjusted according to the TDS mass concentration. After pretreatment, the raw water enters the intermediate water tank and then enters the membrane desalination system. Through experiments, the removal of various salt ions in highly mineralized mine water by RNRR multi-stage enhanced membrane concentration process under different operating parameters such as operating pressure, feed liquid temperature, and feed liquid concentration was obtained, as well as its effects on the membrane flux and membrane fouling changes of nanofiltration and reverse osmosis membranes. And obtained experimental data on optimizing control of each section to achieve an overall water recovery rate of over 85% in the process. In addition, experimental data on the cleaning of contaminated membranes were also obtained. The dataset contains a total of 17 sets of data, with each set containing 10-55 data points, and the dataset is fully open for sharing. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  R采用室内实验方法获得，原水为采用自来水人工配制的模拟高矿化度矿井水。</w:t>
+        <w:t xml:space="preserve">    R was obtained through indoor experimental methods, using simulated high salinity mine water artificially prepared from tap water as the raw water.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用实验室装置并人工配制模拟高矿化度矿井水进行实验，处理规模0.5-1 m3/h，采集处理后的水样进行指标检测获得。</w:t>
+        <w:t xml:space="preserve">    Using laboratory equipment and manually preparing simulated high salinity mine water for experiments, with a treatment scale of 0.5-1 m3/h, collect and process water samples for indicator testing.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">    Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2021/03/01-2021/04/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2021/03/01-2021/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">陕西省榆林市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yulin City, Shaanxi Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2.4 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:2.4 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">高脱盐率, 操作压力, RNRR多级强化膜浓缩, 高矿化度</w:t>
+        <w:t xml:space="preserve">Theme:High desalination rate, operating pressure, rnrr multistage enhanced membrane concentration, high salinity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2021</w:t>
+        <w:t xml:space="preserve">Time:2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">陕西榆林市 </w:t>
+        <w:t xml:space="preserve">Place:Yulin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郑曦 </w:t>
+        <w:t xml:space="preserve">contributors:ZHENG Xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郑曦  </w:t>
+        <w:t xml:space="preserve">author:ZHENG Xi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0406403</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">高矿化度矿井水高效优化处理技术与装备</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郑曦. 陕西省榆林市大海则高矿化度矿井水RNRR深度处理单元实验数据集（2021年3-4月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2122.2022.</w:t>
+        <w:t xml:space="preserve">ZHENG Xi. Experimental dataset of RNRR deep processing unit for highly mineralized mine water in Dahaize, Yulin City, Shaanxi Province (March April 2021). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2122.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>