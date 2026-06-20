--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">基于训练样本生成与分类器迁移方法构建的首幅中国黄土高原 10 米分辨率塑料覆膜农田分布图（2019-2021 年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">PMF-LP: the first 10 m plastic-mulched farmland distribution map (2019-2021) in the Loess Plateau of China generated using training sample generation and classifier transfer method</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">PMF-LP: the first 10 m plastic-mulched farmland distribution map (2019-2021) in the Loess Plateau of China generated using training sample generation and classifier transfer method</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.13369426</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.13369426</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6985.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含 2019-2021 年中国黄土高原地区 10 米分辨率的塑料覆膜农田分布图。</w:t>
+        <w:t xml:space="preserve">This dataset contains a 10 meter resolution distribution map of plastic coated farmland in the Loess Plateau region of China from 2019 to 2021. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于Zenodo网站（https://zenodo.org/records/13369426）。</w:t>
+        <w:t xml:space="preserve"> Data sourced from Zenodo website（ https://zenodo.org/records/13369426 ）.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  基于训练样本生成与分类器迁移方法构建。</w:t>
+        <w:t xml:space="preserve"> Construction based on training sample generation and classifier transfer methods.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/01/01-2021/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/01/01-2021/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国黄土高原地区 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:The Loess Plateau region of China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">296.1 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:296.1 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tiff</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黄土高原地区, 塑料覆膜, 农田分布, 10m</w:t>
+        <w:t xml:space="preserve">Theme:Loess Plateau region, plastic film covering, farmland distribution, 10m</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019 2020 2021</w:t>
+        <w:t xml:space="preserve">Time:2019 2020 2021</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国黄土高原地区 </w:t>
+        <w:t xml:space="preserve">Place:The Loess Plateau region of China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">114.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何建强 </w:t>
+        <w:t xml:space="preserve">contributors:HE Jianqiang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">何建强  </w:t>
+        <w:t xml:space="preserve">author:HE Jianqiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HE Jianqiang </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">何建强. 基于训练样本生成与分类器迁移方法构建的首幅中国黄土高原 10 米分辨率塑料覆膜农田分布图（2019-2021 年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6985.2025.</w:t>
+        <w:t xml:space="preserve">HE Jianqiang. PMF-LP: the first 10 m plastic-mulched farmland distribution map (2019-2021) in the Loess Plateau of China generated using training sample generation and classifier transfer method. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2025. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6985.2025.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>