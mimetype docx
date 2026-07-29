--- v0 (2026-04-30)
+++ v1 (2026-07-29)
@@ -2,1115 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012年玉珠峰地区数字高程模型数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">2012 Yuzhu Peak Digital Elevation Model Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012 Yuzhu Peak Digital Elevation Model Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0048.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.DIMaC.db0048.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.DIMaC.2020.123</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冰川</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Glacier</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集针对昆仑山玉珠峰地区，数据内容为2012年玉珠峰地区数字高程模型，数据格式为GeoTIFF格式。数据集包含2012年玉珠峰地区数字高程模型GeoTIFF文件，文件为单波段文件，包含的内容为2012年玉珠峰地区（昆仑山中段玉珠峰地区）数字高程模型。数据集文件名：DEM2012.tif。</w:t>
+        <w:t xml:space="preserve">This data set is for the yuzhufeng area of Kunlun mountain. The data content is the 2012 yuzhufeng area digital elevation model, and the data format is GeoTIFF format. The data set contains the GeoTIFF file of 2012 yuzhufeng digital elevation model, which is a single band file, and the content of which is the 2012 yuzhufeng digital elevation model. Dataset file name: dem2012.tif. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">2012年欧空局TanDEM-X和TerraSAR-X姊妹雷达卫星像对数据。</w:t>
+        <w:t xml:space="preserve">Image pair data of TanDEM-X and TerraSAR-X sister radars of ESA in 2012.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该DEM的生成采用GAMMA软件进行预处理和干涉测量，其中以2012年TanDEM-X/TerraSAR-X雷达卫星遥感资料。然后利用《多功能DEM校正器》软件，参考2000年30米分辨率SRTM数据，对其进行反复配准和校正，确保其与该地区其它DEM数据具有统一的高程基准和最小的坐标偏差，并使用ICESat卫星激光测高数据对成果数据进行精度评估。</w:t>
+        <w:t xml:space="preserve">The DEM is generated by gamma software for preprocessing and interferometry, in which the remote sensing data of 2012 TanDEM-X / TerraSAR-X radar satellite are used. Then, the multi-functional DEM corrector software is used to repeatedly register and correct the SRTM data with a resolution of 30 meters in 2000, so as to ensure that it has a unified elevation datum and a minimum coordinate deviation with other DEM data in the region, and the ICESat satellite laser altimetry data is used to evaluate the accuracy of the result data.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">通过使用搭载TerraSAR-X和TanDEM-X传感器的平台，同时观测，获取地面同一地物目标的复数数据（包括振幅和相位信息），组成干涉对。经过精确配准后对复数图像进行共轭相乘可得到复干涉纹图。利用飞行平台、波束视及基线之间的几何关系，对复干涉纹图中的相位信息进行解缠，从而得到地面高程信息。其垂直方向的绝对精度优于10 m，相对精度在局部坡度角&gt;20%时达到4 m，&lt;20%时精度达到2 m。</w:t>
+        <w:t xml:space="preserve">By using the platform equipped with TerraSAR-X and TanDEM-X sensors and observing at the same time, the complex data (including amplitude and phase information) of the same ground object is obtained to form an interference pair. After accurate registration, complex interferogram can be obtained by conjugate multiplication of complex image. By using the geometric relationship among the flight platform, beam view and baseline, the phase information in the complex interferogram is unwrapped to obtain the ground elevation information. The absolute accuracy of the vertical direction is better than 10 m, and the relative accuracy reaches 4 m when the local slope angle is &amp; gt; 20%, and 2 m when the &amp; lt; 20%. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/01/01-2012/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/01/01-2012/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">玉珠峰 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">84.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:84.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DEM, 玉珠峰, 雷达干涉</w:t>
+        <w:t xml:space="preserve">Theme:DEM, Yuzhu Peak, Radar interference</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">玉珠峰 </w:t>
+        <w:t xml:space="preserve">Place:Yuzhu Peak </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1144,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.96</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1233,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 93.90</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1317,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 94.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1406,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 35.38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1494,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">lihongxing@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:lihongxing@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">郭万钦,  蒋宗立 </w:t>
+        <w:t xml:space="preserve">contributors:GUO Wanqin,  Jiang zongli </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">吴坤鹏  </w:t>
+        <w:t xml:space="preserve">author:WU Kunpeng </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:GUO Wanqin </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2013FY111400</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">中国西部主要冰川作用中心冰量变化调查</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">郭万钦,蒋宗立. 2012年玉珠峰地区数字高程模型数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.123.</w:t>
+        <w:t xml:space="preserve">GUO Wanqin, Jiang zongli. 2012 Yuzhu Peak Digital Elevation Model Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.DIMaC.2020.123.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>