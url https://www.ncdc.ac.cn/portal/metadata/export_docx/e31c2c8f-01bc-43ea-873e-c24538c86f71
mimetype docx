--- v0 (2026-05-16)
+++ v1 (2026-07-01)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北绿洲农业发展对流域尺度水循环的影响及生态环境效应项目的汇交数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">The impact of agricultural development on watershed scale water cycle in Northwest Oasis and the collection data of eco-environmental effect projects</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The impact of agricultural development on watershed scale water cycle in Northwest Oasis and the collection data of eco-environmental effect projects</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3097.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3097.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1748</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据为西北绿洲农业发展对流域尺度水循环的影响及生态环境效应项目的汇交数据，1.饱和导电率数据2.电导率数据3.贾宏伟采样点坐标4.室内入渗原始数据5.水平入渗数据数据6.土壤颗粒分析数据7.土壤水分特征曲率数8.野外入渗资料数据9。主要监测指标有：有机质数据数据和导水率(excel表格):包含编号,取样点,测定值,饱和导水率四个字段. 2.导电率(excel表格):包含编号,取样点,测定值,温度,温度校订值,电导率 3.室内入渗原始数据(excel表格):包含编号, 时间,累积值,读数. 4.野外入渗资料(excel表格):包含编号, 时间,累积值,读数. 5.水平入渗数据采样点(excel表格):包含时间,量水筒（ml),湿润峰（ml).湿重,干重,盒重,距离. 6.土壤颗粒分析(excel表格):包含编号,&gt;0.25mm,&lt;0.05mm,&lt;0.01mm,&lt;0.005mm,&lt;0.001mm 7.土壤水分特征曲线(excel表格):包含压力膜仪压力为0,0.05,0.1,0.3,0.5,0.8,1.5,3,5,14.4时的土壤重量和烘干重. 8.有机质(excel表格):包含编号,取样点,取土量(g),滴定用量(ml)</w:t>
+        <w:t xml:space="preserve">This data is the intersection data of the impact of agricultural development on watershed scale water cycle and eco-environmental effects in northwest oasis. 1. Saturated conductivity data 2. Conductivity data 3. Jia Hongwei sampling point coordinates 4. Indoor infiltration raw data 5. Horizontal infiltration data 6. Soil particle analysis data 7. Soil moisture characteristic curvature number 8. Field infiltration data 9. The main monitoring indicators are: organic matter data and hydraulic conductivity (Excel): including number, sampling point, measured value and saturated hydraulic conductivity 2. Conductivity (Excel): including number, sampling point, measured value, temperature, temperature correction value, conductivity 3. Original data of indoor infiltration (Excel): including number, time, cumulative value and reading 4. Field infiltration data (Excel): including number, time, cumulative value and reading 5. Sampling points of horizontal infiltration data (Excel): including time, measuring tube (ML), wetting peak (ML), wet weight, dry weight, box weight and distance 6. Soil particle analysis (Excel): including No., &amp; gt; 0.25mm, &amp; lt; 0.05mm, &amp; lt; 0.01mm, &amp; lt; 0.005mm, &amp; lt; 0.001mm 7. Soil moisture characteristic curve (Excel): including soil weight and drying weight when the pressure of pressure membrane instrument is 0,0.05,0.1,0.3,0.5,0.8,1.5,3,5,14.4 8. Organic matter (Excel): including number, sampling point, soil amount (g), titration amount (ML) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西北绿州农业发展对流域尺度水循环的影响及生态环境效应项目属于国家自然科学基金“中国西部环境与生态科学”重大研究计划，负责人为中西北农林科技大学康绍忠教授，项目运行时间为2003.1-2005.12。</w:t>
+        <w:t xml:space="preserve">The project of the impact of agricultural development on basin scale water cycle and ecological environment effect in Northwest green Prefecture belongs to the major research plan of "Western China Environmental and ecological science" of National Natural Science Foundation of China. The project leader is Professor Kang Shaozhong of northwest agricultural and Forestry University of science and technology of China, and the operation time of the project is from January 2003 to December 2005.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">And hydraulic conductivity (excel table): contains four fields: number, sampling point, measured value, and saturated hydraulic conductivity. 2.Conductivity (excel form): contains the number, sampling point, measured value, temperature, temperature calibration value, conductivity 3.Indoor infiltration raw data (excel form): contains the number, time, cumulative value, and reading. 4.Field infiltration data (excel form): contains the number, time, cumulative value, and reading. 5. Sampling points of horizontal infiltration data (excel table): Including time, water cylinder (ml), wet peak (ml). Wet weight, dry weight, box weight, distance. 6.Analysis of soil particles (excel form): include number,&gt; 0.25mm,</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据质量良好</w:t>
+        <w:t xml:space="preserve">Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2003/01/08-2005/12/07</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2003/01/08-2005/12/07</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国西部 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Western China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">131.4 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:131.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">农业发展, 生态环境效应, 尺度水循环</w:t>
+        <w:t xml:space="preserve">Theme:Agricultural Development, Eco-environment Effect, Scale Water Cycle</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2003 2004 2005</w:t>
+        <w:t xml:space="preserve">Time:2003 2004 2005</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">石羊河流域 </w:t>
+        <w:t xml:space="preserve">Place:Shiyang River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">104.07</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967597</w:t>
+        <w:t xml:space="preserve">phone:09314967597</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康绍忠 </w:t>
+        <w:t xml:space="preserve">contributors:KANG Shaozhong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">康绍忠  </w:t>
+        <w:t xml:space="preserve">author:KANG Shaozhong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:KANG Shaozhong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">康绍忠. 西北绿洲农业发展对流域尺度水循环的影响及生态环境效应项目的汇交数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1748.</w:t>
+        <w:t xml:space="preserve">KANG Shaozhong. The impact of agricultural development on watershed scale water cycle in Northwest Oasis and the collection data of eco-environmental effect projects. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1748.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>