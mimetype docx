--- v0 (2026-06-20)
+++ v1 (2026-08-05)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Volume pressure plate instrument test data set of saturated loess in Gansu Province, Qinghai Province and some areas of Ningxia Hui Autonomous Region (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">甘肃省、青海省和宁夏回族自治区部分地区饱和黄土的体积压力板仪法测试数据集（2019年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2034.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Volume pressure plate instrument test data set of saturated loess in Gansu Province, Qinghai Province and some areas of Ningxia Hui Autonomous Region (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2034.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2034.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2034.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Hydrology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The water holding capacity curve tests of loess in different strata in typical areas of the Loess Plateau are carried out by using the pressure plate instrument. The experimental tests of the effects of sodium chloride salt concentration, different cation types, fine particle content, coarse particle content, undisturbed and remolded disturbance effect on the water holding capacity curve of loess are tested and analyzed. </w:t>
+        <w:t xml:space="preserve">  利用压力板仪开展了黄土高原典型区域不同地层的黄土持水性曲线试验，测试分析了氯化钠盐分浓度、不同阳离子类型、细颗粒含量、粗颗粒含量、原状与重塑扰动效应对黄土持水性曲线的影响的实验测试。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Manually collect soil samples at different levels.</w:t>
+        <w:t xml:space="preserve">  人工采集不同层次土样。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Place the prepared saturated loess ring knife sample on the high permeability ceramic disc in the closed air pressure chamber of the instrument, and make the sample fully contact with the disc. Then install and fix the top cover of the instrument to ensure that there is no air leakage in the pressure chamber. During the test, the matrix suction is controlled by increasing the air pressure. With the increase of matrix suction, the pore water is discharged until there is no water at the bottom of the ceramic disc. Generally, the time for each level of matrix suction to reach the equilibrium state generally ranges from three days to one week, which depends on the permeability of the sample. After the suction of each stage reaches the equilibrium state, the ring knife sample is weighed and the corresponding volume water content is calculated.</w:t>
+        <w:t xml:space="preserve">  将制备的饱和黄土环刀试样置于仪器密闭空气压力室内的高透气性陶瓷圆盘上并使试样和圆盘充分接触。随后安装固定好仪器顶盖，保证压力室不漏气。试验过程中通过增加空气压力来控制基质吸力，随着基质吸力的增加，孔隙水排出，直到陶瓷盘底部没有水流出。通常，每一级基质吸力下达到平衡状态的时间普遍在三天到一周不等，这取决于样品的渗透率。在每级吸力达到平衡状态后对环刀样品进行称重，计算得到相应的体积含水量值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The operation specification complies with the standard process and the data is good. </w:t>
+        <w:t xml:space="preserve">  操作规范符合标准流程，数据良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/01/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/01/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou City, Tianshui City, Longnan City, Xining City, Guyuan City, Xiji County </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市,天水市,陇南市,西宁市,固原市西吉县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:60.8 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">60.8 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil water holding curve, loess, hydrochemistry</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤持水性曲线, 黄土, 水化学</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Lanzhou City,  Tianshui City,  Longnan City,  Xining City,  Guyuan City </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州市,  天水市,  陇南市,  西宁市,  固原市西吉县 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 36.28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">101.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.92</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴礼舟 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ZHANG Fanyu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张帆宇  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager: </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">吴礼舟</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC1504702</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC1504702</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程扰动黄土滑坡成灾机理与预测评价方法</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Volume pressure plate instrument test data set of saturated loess in Gansu Province, Qinghai Province and some areas of Ningxia Hui Autonomous Region (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2034.2022.</w:t>
+        <w:t xml:space="preserve">吴礼舟. 甘肃省、青海省和宁夏回族自治区部分地区饱和黄土的体积压力板仪法测试数据集（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2034.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>