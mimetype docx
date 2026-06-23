--- v0 (2026-05-09)
+++ v1 (2026-06-23)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">不同围压下气体渗透率的变化数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Data set of gas permeability change under different confining pressures</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data set of gas permeability change under different confining pressures</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2808.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2808.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2808.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  衬砌结构受到上覆土和岩层传递的三维应力，通常会受到外部硫酸盐侵蚀；水泥材料的渗透性和力学性能对地下工程的稳定性具有重要意义，实验结果可为建立高硫酸盐环境下混凝土结构的长期稳定性提供参考材料。   该数据集采用岩土试验方法，分析了硫酸盐侵蚀水泥砂浆试件的透气性、超声P波速度、单轴压缩和劈裂抗拉强度的变化规律。（1）随着围压的增加，气体渗透率逐渐下降，受侵蚀试样和未受侵蚀试样的气体渗透率和下降幅度不同。（2）受攻击试件的气体渗透率较大，对围压在5～20MPa范围内的变化更为敏感；在20～30MPa的高围压下，气体渗透率的下降速度降低。（3）受攻击试样的超声P波速度明显低于未受攻击试样，而其开孔率则高于其对应试样。（4）硫酸盐侵蚀后劈裂抗拉强度和单轴抗压强度均下降，且前者劣化更为严重。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The lining structure is subject to the three-dimensional stress transmitted by the overlying soil and rock stratum, and is usually subject to external sulfate erosion; The permeability and mechanical properties of cement materials are of great significance to the stability of underground works. The experimental results can provide reference materials for establishing the long-term stability of concrete structures in high sulfate environment. The data set adopts the geotechnical test method to analyze the changes of permeability, ultrasonic P-wave velocity, uniaxial compression and splitting tensile strength of sulfate eroded cement mortar specimens. (1) With the increase of the confining pressure, the gas permeability decreases gradually, and the gas permeability and decreasing amplitude of the corroded sample and the non corroded sample are different. (2) The gas permeability of the attacked specimen is large, and it is more sensitive to the change of confining pressure in the range of 5~20MPa; Under the high confining pressure of 20~30MPa, the decreasing rate of gas permeability decreases. (3) The ultrasonic P-wave velocity of the attacked sample is obviously lower than that of the non attacked sample, while its open porosity is higher than its corresponding sample. (4) The splitting tensile strength and uniaxial compressive strength decreased after sulfate attack, and the former deteriorated more seriously. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据来源于试验测量。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The data comes from the test measurement.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用岩土试验方法，分析了硫酸盐侵蚀水泥砂浆试件的透气性、超声P波速度、单轴压缩和劈裂抗拉强度的变化规律。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The variation of permeability, ultrasonic P-wave velocity, uniaxial compression and splitting tensile strength of sulfate eroded cement mortar specimens were analyzed by geotechnical test method.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">&lt;pre&gt;&lt;code&gt; &amp;lt;p&amp;gt;&amp;amp;emsp;&amp;amp;emsp; The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/12/01-2019/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/12/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Wuhan, Hubei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">26.6 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:26.6 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土工材料降解, 渗漏, 强度和材料测试</w:t>
+        <w:t xml:space="preserve">Theme:Degradation, leakage, strength and material testing of geotechnical materials</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">湖北武汉 </w:t>
+        <w:t xml:space="preserve">Place:Wuhan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Minyufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟 </w:t>
+        <w:t xml:space="preserve">contributors:HU Dawei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">胡大伟  </w:t>
+        <w:t xml:space="preserve">author:HU Dawei </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:HU Dawei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">胡大伟. 不同围压下气体渗透率的变化数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2808.2023.</w:t>
+        <w:t xml:space="preserve">HU Dawei. Data set of gas permeability change under different confining pressures. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2808.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>