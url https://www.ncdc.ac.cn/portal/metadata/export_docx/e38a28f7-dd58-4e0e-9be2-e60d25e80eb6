--- v0 (2026-05-01)
+++ v1 (2026-06-15)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical data of land use in Weihe River Basin (2003-2017)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">渭河流域各地区土地利用统计数据（2003-2017年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0005.2021</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical data of land use in Weihe River Basin (2003-2017)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.19</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.WRiver.db0005.2021</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.WRiver.2021.19</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Social economy and culture</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">社会经济文化</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set mainly collects the land use data of various regions in the Weihe River Basin (in provincial units, including Shaanxi Province, Gansu Province and Ningxia Hui Autonomous Region) from 2003 to 2017. The data is mainly from China Environmental Statistics Yearbook. Data set naming: land use. Xlsx, cultivated land change. Xlsx. Data statistics: 1. Land use statistics: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2017. Agricultural land area (including cultivated land, garden land, forest land and pasture land), unit: 10000 hectares; Construction land area (including residential area, industrial and mining land, transportation land and water conservancy facilities land) unit: 10000 hectares. 2. Statistics of cultivated land change: Region: Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region. Year: 2003-2017. Reduction of cultivated land area this year (including construction occupation, disaster damaged cultivated land, ecological conversion and agricultural structure adjustment), unit: hectare; Cultivated land area at the beginning of the year, unit: hectare; Increased cultivated land area this year (including supplementary cultivated land and agricultural structure adjustment), unit: hectare; Cultivated land area at the end of the year, unit: hectare; Per capita cultivated land area, unit: Mu. Each worksheet in the data set is the land use data and cultivated land change data of Weihe River Basin from 2003 to 2017. The detailed data are recorded in the table </w:t>
+        <w:t xml:space="preserve">  本数据集主要收集了渭河流域各地区（以省级为单位，含陕西省、甘肃省、宁夏回族自治区）2003～2017年土地利用数据。数据主要来源于《中国环境统计年鉴》。   数据集命名：土地利用情况.xlsx、耕地变动情况.xlsx。   数据统计信息：   1.土地利用情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2017。   农用地面积（包括耕地、园地、林地、牧草地面积），单位:万公顷；建设用地面积（包括居民点及工矿用地、交通运输用地、水利设施用地）单位:万公顷。   2.耕地变动情况统计信息：   地区：陕西省、甘肃省、宁夏回族自治区。   年份：2003-2017。   本年减少耕地面积，（包括建设占用、灾毁耕地、生态退耕、农业结构调整），单位:公顷；年初耕地面积，单位:公顷；本年增加耕地面积，（包括补充耕地、农业结构调整），单位:公顷；年末耕地面积，单位:公顷；人均耕地面积，单位：亩。   数据集中每个工作表分别为2003～2017年渭河流域各地区土地利用情况数据，耕地变动情况数据，详细数据记录在表格中。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   The data is mainly from China Environmental Statistics Yearbook</w:t>
+        <w:t xml:space="preserve">  数据主要来源于《中国环境统计年鉴》。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Manually collect, sort and extract.</w:t>
+        <w:t xml:space="preserve">  人工收集整理并摘录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">   Manual collection and secondary proofreading. </w:t>
+        <w:t xml:space="preserve">  人工采集并经过二次校对。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2003/01/01-2017/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003/01/01-2017/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Weihe River Basin, Shaanxi Province, Gansu Province, Ningxia Hui Autonomous Region </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">渭河流域,陕西省,甘肃省,宁夏回族自治区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:3903.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3903.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">322.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:26.7 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">26.7 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Land use, land use, cultivated land change, Statistical Bulletin</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土地利用, 土地利用情况, 耕地变动情况, 统计公报</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:human geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">人文地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Shaanxi Province,  Gansu Province,  Ningxia Hui Autonomous Region,  Weihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">陕西省,  甘肃省,  宁夏回族自治区,  渭河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">103.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">110.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 33.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张耀南 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:LI Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Yaonan. Statistical data of land use in Weihe River Basin (2003-2017). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.19.</w:t>
+        <w:t xml:space="preserve">张耀南. 渭河流域各地区土地利用统计数据（2003-2017年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.WRiver.2021.19.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>