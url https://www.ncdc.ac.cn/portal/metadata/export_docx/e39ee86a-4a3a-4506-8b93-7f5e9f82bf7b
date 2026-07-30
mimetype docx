--- v0 (2026-06-15)
+++ v1 (2026-07-30)
@@ -298,51 +298,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">该数据集记录2021年三峡库区秭归县树坪滑坡的相关监测资料，主要内容包括树坪滑坡基本特征及监测数据使用说明、地表位移GPS监测成果表、降雨量及长江水位观测数据资料表。数据时间分辨率：位移变形监测1个/月，降雨及库水位监测数据1个/日。</w:t>
+        <w:t xml:space="preserve">该数据集记录2021年三峡库区秭归县树坪滑坡的相关监测资料，主要内容包括树坪滑坡基本特征及监测数据使用说明、地表位移GPS监测成果表、降雨量及长江水位观测数据资料表。数据时间分辨率：位移变形监测1个/月，降雨及库水位监测数据1个/日。长江三峡坝区库水位监测点地理坐标为111.258675°E，30.766743°N。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
@@ -664,51 +664,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据量</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">5.8 MiB</w:t>
+        <w:t xml:space="preserve">5.7 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>