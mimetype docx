--- v0 (2026-05-15)
+++ v1 (2026-06-29)
@@ -2,1067 +2,837 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">北半球近地表5米地下冰数据集</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Near-surface ground ice dataset for the Northern Hemisphere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Near-surface ground ice dataset for the Northern Hemisphere</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7052.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7052.2025</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7052.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frozen soil</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  多年冻土的功能与脆弱性在很大程度上取决于其近地表的地下冰含量。然而，目前北半球仍缺乏高质量、网格化的地下冰分布图。本研究首次构建了整个北半球空间分辨率为1 km的多年冻土上限以下5米深度的体积含冰量数据集。该数据集整合了大量地下冰观测数据（共1,178个）和多源地理空间数据，包括古气候、遥感数据以及地质地貌单元，并结合多种机器学习模型采用Copula嵌入式贝叶斯模型平均（COP-BMA）方法实现。验证结果表明模型误差较低（R² = 0.86，RMSE = 7.08% VIC，bias = 0.02% VIC），而基于95%预测区间（PI）计算的不确定性为16.08 ± 3.55% VIC。结果显示，北半球近地表多年冻土的总冰储量约为 54,600 km³ （47,800–62,300 km³），约为国际多年冻土协会（IPA）地下冰图的两倍。这种差异主要归因于制图技术的进步、更丰富的观测数据整合以及空间分辨率的显著提升。高含冰量区（&gt;80%）主要分布在低洼平原、湿地和沼泽地带；而青藏高原、蒙古高原等山地地区的VIC较低，通常在 20%–40% 之间。新生成的地下冰图在空间格局上与以往成果基本一致，但空间细节得到了显著提升。该高分辨率地图可作为监测多年冻土变化及评估其在气候、水文、生态系统和基础设施等方面提供数据支持。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集整编了涵盖北美、欧亚大陆及青藏高原等主要多年冻土区共1178个钻孔的地下冰调查数据，这些数据主要来自于已发表的文献和地质勘察报告，代表了多年冻土上限以下5米的体积含冰量。预测因子系统性地考虑了影响地下冰形成与保存的关键环境要素，包括现代气候与古气候、遥感变量、地形因子以及地质与地貌单元信息等。该数据集以Geotiff格式存储，文件命名为：T5m_VIC.tif，代表了的是多年冻土上限以下5米深度的体积含冰量。</w:t>
+        <w:t xml:space="preserve"> This dataset compiles ground-ice survey data from 1,178 boreholes across the major permafrost regions of North America, Eurasia, and the Qinghai–Xizang Plateau. These records are primarily derived from published literature and geological investigation reports, and represent volumetric ice content within the 5 m interval below the permafrost table. The predictors systematically incorporates key environmental controls on ground-ice formation and preservation, including modern and paleoclimate variables, remote-sensing indicators, topographic factors, and geological and geomorphological information. The dataset is stored in GeoTIFF format, and the file is named T5m_VIC.tif, which represents the volumetric ice content within 5 m below the permafrost table.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集整合了多源地理空间数据，包括古气候与现代气候变量、遥感数据、地形因子以及地质地貌单元信息，并采用 Copula 嵌入式贝叶斯模型平均（COP-BMA） 方法，对四种机器学习模型（支持向量回归、广义加性回归、随机森林和 轻量级梯度提升机）的预测结果进行集成，以提升模拟结果的稳定性与可靠性。</w:t>
+        <w:t xml:space="preserve"> This dataset integrates multi-source geospatial data, including paleoclimate and modern climate variables, remote-sensing data, topographic factors, and geological–geomorphological information. It further applies a Copula-embedded Bayesian model averaging (COP-BMA) approach to ensemble the predictions from four machine-learning models—support vector regression, generalized additive regression, random forest, and Light Gradient Boosting Machine (LightGBM)—thereby improving the stability and reliability of the simulation results.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  验证结果表明模型误差较低（R² = 0.86，RMSE = 7.08% VIC，bias = 0.02% VIC），而基于95%预测区间（PI）计算的不确定性为16.08 ± 3.55% VIC。</w:t>
+        <w:t xml:space="preserve"> The validation results indicate relatively low model errors (R² = 0.86, RMSE = 7.08% VIC, bias = 0.02% VIC), while the uncertainty derived from the 95% prediction interval (PI) is 16.08 ± 3.55% VIC. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">北半球 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Northern Hemisphere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1.5 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:1.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...93 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">冰冻圈, 地下冰, 青藏高原, 北极, 机器学习</w:t>
+        <w:t xml:space="preserve">Theme:Cryosphere, underground ice, Qinghai Tibet Plateau, Arctic, machine learning</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Time:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">北半球 </w:t>
+        <w:t xml:space="preserve">Place:Northern Hemisphere </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1096,69 +866,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,69 +937,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1269,69 +1003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1358,69 +1074,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1446,986 +1144,685 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">李红星</w:t>
+        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967592</w:t>
+        <w:t xml:space="preserve">phone:0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王冰泉,  冉有华,  李新 </w:t>
+        <w:t xml:space="preserve">contributors:Wang Bingquan,  Ran Youhua,  Li Xin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">王冰泉  </w:t>
+        <w:t xml:space="preserve">author:Wang Bingquan </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Wang Bingquan </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:42525105</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">冻土地理学</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:25JRRA496</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">青藏高原高分辨率冻土数据产品研制</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">王冰泉,冉有华,李新. 北半球近地表5米地下冰数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7052.2026.</w:t>
+        <w:t xml:space="preserve">Wang Bingquan, Ran Youhua, Li Xin. Near-surface ground ice dataset for the Northern Hemisphere. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7052.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Bingquan, Ran Youhua, Li Xin, Hjort Jan, Karjalainen Olli, Wu Qingbai, Sheng Yu, Jin Huijun, Zou Defu, Zhao Lin, Ma Rui, Sun Ziyong, Cheng Guodong. Near-surface ground ice map of the Northern Hemisphere[J/OL]. Science Bulletin, 2026, </w:t>
+        <w:t xml:space="preserve">Wang Bingquan, Ran Youhua, Li Xin, Hjort Jan, Karjalainen Olli, Wu Qingbai, Sheng Yu, Jin Huijun, Zou Defu, Zhao Lin, Ma Rui, Sun Ziyong, Cheng Guodong. Near-surface ground ice map of the Northern Hemisphere[J/OL]. Science Bulletin, 2026-02-16, </w:t>
         <w:br/>
-        <w:t xml:space="preserve">            DOI: https://doi.org/10.1016/j.scib.2026.02.028.</w:t>
+        <w:t xml:space="preserve">            DOI: 10.1016/j.scib.2026.02.028.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>