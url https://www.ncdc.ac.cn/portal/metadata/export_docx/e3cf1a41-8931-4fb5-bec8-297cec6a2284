--- v1 (2026-06-29)
+++ v2 (2026-08-14)
@@ -2,837 +2,1067 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Near-surface ground ice dataset for the Northern Hemisphere</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">北半球近地表5米地下冰数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7052.2025</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Near-surface ground ice dataset for the Northern Hemisphere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7052.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db7052.2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB7052.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Frozen soil</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  多年冻土的功能与脆弱性在很大程度上取决于其近地表的地下冰含量。然而，目前北半球仍缺乏高质量、网格化的地下冰分布图。本研究首次构建了整个北半球空间分辨率为1 km的多年冻土上限以下5米深度的体积含冰量数据集。该数据集整合了大量地下冰观测数据（共1,178个）和多源地理空间数据，包括古气候、遥感数据以及地质地貌单元，并结合多种机器学习模型采用Copula嵌入式贝叶斯模型平均（COP-BMA）方法实现。验证结果表明模型误差较低（R² = 0.86，RMSE = 7.08% VIC，bias = 0.02% VIC），而基于95%预测区间（PI）计算的不确定性为16.08 ± 3.55% VIC。结果显示，北半球近地表多年冻土的总冰储量约为 54,600 km³ （47,800–62,300 km³），约为国际多年冻土协会（IPA）地下冰图的两倍。这种差异主要归因于制图技术的进步、更丰富的观测数据整合以及空间分辨率的显著提升。高含冰量区（&gt;80%）主要分布在低洼平原、湿地和沼泽地带；而青藏高原、蒙古高原等山地地区的VIC较低，通常在 20%–40% 之间。新生成的地下冰图在空间格局上与以往成果基本一致，但空间细节得到了显著提升。该高分辨率地图可作为监测多年冻土变化及评估其在气候、水文、生态系统和基础设施等方面提供数据支持。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset compiles ground-ice survey data from 1,178 boreholes across the major permafrost regions of North America, Eurasia, and the Qinghai–Xizang Plateau. These records are primarily derived from published literature and geological investigation reports, and represent volumetric ice content within the 5 m interval below the permafrost table. The predictors systematically incorporates key environmental controls on ground-ice formation and preservation, including modern and paleoclimate variables, remote-sensing indicators, topographic factors, and geological and geomorphological information. The dataset is stored in GeoTIFF format, and the file is named T5m_VIC.tif, which represents the volumetric ice content within 5 m below the permafrost table.</w:t>
+        <w:t xml:space="preserve">  该数据集整编了涵盖北美、欧亚大陆及青藏高原等主要多年冻土区共1178个钻孔的地下冰调查数据，这些数据主要来自于已发表的文献和地质勘察报告，代表了多年冻土上限以下5米的体积含冰量。预测因子系统性地考虑了影响地下冰形成与保存的关键环境要素，包括现代气候与古气候、遥感变量、地形因子以及地质与地貌单元信息等。该数据集以Geotiff格式存储，文件命名为：T5m_VIC.tif，代表了的是多年冻土上限以下5米深度的体积含冰量。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> This dataset integrates multi-source geospatial data, including paleoclimate and modern climate variables, remote-sensing data, topographic factors, and geological–geomorphological information. It further applies a Copula-embedded Bayesian model averaging (COP-BMA) approach to ensemble the predictions from four machine-learning models—support vector regression, generalized additive regression, random forest, and Light Gradient Boosting Machine (LightGBM)—thereby improving the stability and reliability of the simulation results.</w:t>
+        <w:t xml:space="preserve">  该数据集整合了多源地理空间数据，包括古气候与现代气候变量、遥感数据、地形因子以及地质地貌单元信息，并采用 Copula 嵌入式贝叶斯模型平均（COP-BMA） 方法，对四种机器学习模型（支持向量回归、广义加性回归、随机森林和 轻量级梯度提升机）的预测结果进行集成，以提升模拟结果的稳定性与可靠性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The validation results indicate relatively low model errors (R² = 0.86, RMSE = 7.08% VIC, bias = 0.02% VIC), while the uncertainty derived from the 95% prediction interval (PI) is 16.08 ± 3.55% VIC. </w:t>
+        <w:t xml:space="preserve">  验证结果表明模型误差较低（R² = 0.86，RMSE = 7.08% VIC，bias = 0.02% VIC），而基于95%预测区间（PI）计算的不确定性为16.08 ± 3.55% VIC。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*.tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1000</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Cryosphere, underground ice, Qinghai Tibet Plateau, Arctic, machine learning</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冰冻圈, 地下冰, 青藏高原, 北极, 机器学习</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Northern Hemisphere </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北半球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -866,51 +1096,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 84.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -937,51 +1185,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1003,51 +1269,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">180.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1074,51 +1358,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1144,685 +1446,984 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Li Hongxing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">李红星</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967592</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967592</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Wang Bingquan,  Ran Youhua,  Li Xin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王冰泉,  冉有华,  李新 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Wang Bingquan </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王冰泉  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Wang Bingquan </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王冰泉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:42525105</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">42525105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">冻土地理学</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:25JRRA496</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">25JRRA496</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">青藏高原高分辨率冻土数据产品研制</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Bingquan, Ran Youhua, Li Xin. Near-surface ground ice dataset for the Northern Hemisphere. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7052.2026.</w:t>
+        <w:t xml:space="preserve">王冰泉,冉有华,李新. 北半球近地表5米地下冰数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB7052.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wang Bingquan, Ran Youhua, Li Xin, Hjort Jan, Karjalainen Olli, Wu Qingbai, Sheng Yu, Jin Huijun, Zou Defu, Zhao Lin, Ma Rui, Sun Ziyong, Cheng Guodong. Near-surface ground ice map of the Northern Hemisphere[J/OL]. Science Bulletin, 2026-02-16, </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1016/j.scib.2026.02.028.</w:t>
+        <w:t xml:space="preserve">Wang Bingquan, Ran Youhua, Li Xin, Hjort Jan, Karjalainen Olli, Wu Qingbai, Sheng Yu, Jin Huijun, Zou Defu, Zhao Lin, Ma Rui, Sun Ziyong, Cheng Guodong. Near-surface ground ice map of the Northern Hemisphere[J/OL]. Science Bulletin, 2026-02-16, DOI: 10.1016/j.scib.2026.02.028.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>