--- v0 (2026-05-01)
+++ v1 (2026-07-31)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（花寨子荒漠站-2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (huazhaizi desert station-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (huazhaizi desert station-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0083.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0083.2020</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1607</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集包含了2012年6月2日至9月21日的通量观测矩阵中20号点的自动气象站观测数据。站点为甘肃省张掖市花寨子站，下垫面是荒漠。观测点的经纬度是100.31860E, 38.76519N，海拔1731.00m。两个红外表面温度传感器安装在2.65米处，支臂朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地表0cm和地下2cm、4cm 处，并距离气象塔2米的正南方； 土壤水分传感器分别埋设在地下2cm、4cm 处，并距离气象塔2米的正南方；土壤热流板（3块）依次埋设在地下6 cm处。本站数据集存放在两个表格中，其中北师大观测数据集时间间隔为10分钟平均，中科院寒旱所的观测数据集时间间隔为30分钟平均，具体观测要素分别如下：   （1）观测项目有：地表辐射温度（IRT_1、IRT_2）(单位：摄氏度、百分比)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、 多层土壤水分（Ms_2cm、Ms_4cm）(单位：百分比)和多层土壤温度（Ts_0cm、Ts_2cm 、Ts_4cm）(单位：摄氏度)。   （2）花寨子中科院寒旱所观测项目有：风速（WS_0.48m、WS_0.98m、WS_1.99m、WS_2.99m）(单位：米/秒)、风向（WD_4m）(单位：度)、沙尘浓度（Funjin_mgm3_Avg）、辐射四分量（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、空气温湿观测（Ta_1m 、Ta_1.99m、Ta_2.99m、RH_1m、RH_1.99m、RH_2.99m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、多层土壤温度（Ts_0cm、Ts_4cm、Ts_10cm、Ts_18cm Ts_26cm、Ts_34cm、Ts_42cm、Ts_50cm）(单位：摄氏度)、多层土壤水分百分比（Ms_2cm Ms_2cm Ms_2cm Ms_10cm Ms_18cm Ms_26cm Ms_34cm Ms_42cm Ms_50cm Ms_58cm）(单位：百分比)和多层土壤水分体积（ADR_2cm、ADR_2cm、ADR_2cm、ADR_2cm、ADR_10cm、ADR_18cm、ADR_26cm、ADR_34cm、ADR_42cm、ADR_50cm）(单位：立方米/立方米)、沙尘动量（KE_Tot）(单位：计数)和沙粒子量（PC_Tot）(单位：计数)。   观测数据的处理与质量控制：1）确保（1）北师大观测每天1440个数据（每10min），若出现数据的缺失，则由-6999标示；确保（2）中科院寒旱所站每天48个数据（每30min），若出现数据的缺失，则由-6999标示；2）剔除有重复记录的时刻；3）删除了明显超出物理意义或超出仪器量程的数据；4）花寨子中科院寒旱所观测项目的记录时间为世界时间，日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2012-6-10 10:30；5）命名规则为：AMS+站点编号 。   多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考Xu et al.(2013)。</w:t>
+        <w:t xml:space="preserve">The data set contains the observation data of automatic weather station at point 20 in the flux observation matrix from June 2 to September 21, 2012. The station is huazhaizi station in Zhangye City, Gansu Province, with desert on the underlying surface. The longitude and latitude of the observation point are 100.31860e, 38.76519n and 1731.00m above sea level. Two infrared surface temperature sensors are installed at 2.65m, with the arm facing due south and the probe facing vertically downward; The soil temperature probe is buried at 0cm on the surface and 2cm and 4cm underground, and is 2m away from the south of the meteorological tower; The soil moisture sensor is buried 2cm and 4cm underground, and is 2 meters south of the meteorological tower; Soil heat flow plates (3 pieces) are successively buried 6 cm underground. The data sets of the station are stored in two tables. The time interval of the observation data sets of Beijing Normal University is 10 minutes on average, and the time interval of the observation data sets of the Institute of cold and drought of Chinese Academy of Sciences is 30 minutes on average. The specific observation elements are as follows: （ 1) Observation items: surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius, percentage), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), multi-layer soil moisture (MS)_ 2cm、Ms_ 4cm (in percentage) and multi-layer soil temperature (TS)_ 0cm、Ts_ 2cm 、Ts_ 4cm) (in degrees Celsius). （ 2) The observation items of cold and drought Institute of huazhaizi Chinese Academy of sciences include: wind speed (WS_ 0.48m、WS_ 0.98m、WS_ 1.99m、WS_ 2.99m (unit: M / s), wind direction (WD)_ 4m (in degrees), dust concentration (funjin)_ mgm3_ AVG), four components of radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), air temperature and humidity observation (TA)_ 1m 、Ta_ 1.99m、Ta_ 2.99m、RH_ 1m、RH_ 1.99m、RH_ 2.99m (unit: Celsius, percentage), pressure (press) (unit: HPA), multi-layer soil temperature (TS)_ 0cm、Ts_ 4cm、Ts_ 10cm、Ts_ 18cm Ts_ 26cm、Ts_ 34cm、Ts_ 42cm、Ts_ 50cm (in degrees Celsius), multi-layer soil moisture percentage (MS)_ 2cm Ms_ 2cm Ms_ 2cm Ms_ 10cm Ms_ 18cm Ms_ 26cm Ms_ 34cm Ms_ 42cm Ms_ 50cm Ms_ 58cm in percent and multilayer soil moisture volume (ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 10cm、ADR_ 18cm、ADR_ 26cm、ADR_ 34cm、ADR_ 42cm、ADR_ 50cm (unit: m3 / m3), dust momentum (KE)_ Tot (unit: count) and sand particle quantity (PC)_ TOT) (unit: count). Processing and quality control of observation data: 1) ensure that (1) Beijing Normal University observes 1440 data every day (every 10min). If there is a lack of data, it will be marked by - 6999; Ensure that (2) there are 48 data (every 30min) in the cold and drought station of Chinese Academy of Sciences every day. If there is a lack of data, it will be marked by - 6999; 2) Eliminate the time with duplicate records; 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted; 4) The record time of the observation project of cold and drought Institute of Chinese Academy of Sciences in huazhaizi is world time. The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, June 10, 2012; 5) The naming rule is: AMS + site number. For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to Xu et al. (2013) </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  站点为甘肃省张掖市花寨子站，下垫面是荒漠。观测点的经纬度是100.31860E, 38.76519N，海拔1731.00m。</w:t>
+        <w:t xml:space="preserve"> The station is huazhaizi station in Zhangye City, Gansu Province, with desert on the underlying surface. The longitude and latitude of the observation point are 100.31860e, 38.76519n and 1731.00m above sea level</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  两个红外表面温度传感器安装在2.65米处，支臂朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地表0cm和地下2cm、4cm 处，并距离气象塔2米的正南方； 土壤水分传感器分别埋设在地下2cm、4cm 处，并距离气象塔2米的正南方；土壤热流板（3块）依次埋设在地下6 cm处。本站数据集存放在两个表格中，其中北师大观测数据集时间间隔为10分钟平均，中科院寒旱所的观测数据集时间间隔为30分钟平均，具体观测要素分别如下：   （1）观测项目有：地表辐射温度（IRT_1、IRT_2）(单位：摄氏度、百分比)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、 多层土壤水分（Ms_2cm、Ms_4cm）(单位：百分比)和多层土壤温度（Ts_0cm、Ts_2cm 、Ts_4cm）(单位：摄氏度)。   （2）花寨子中科院寒旱所观测项目有：风速（WS_0.48m、WS_0.98m、WS_1.99m、WS_2.99m）(单位：米/秒)、风向（WD_4m）(单位：度)、沙尘浓度（Funjin_mgm3_Avg）、辐射四分量（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、空气温湿观测（Ta_1m 、Ta_1.99m、Ta_2.99m、RH_1m、RH_1.99m、RH_2.99m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、多层土壤温度（Ts_0cm、Ts_4cm、Ts_10cm、Ts_18cm Ts_26cm、Ts_34cm、Ts_42cm、Ts_50cm）(单位：摄氏度)、多层土壤水分百分比（Ms_2cm Ms_2cm Ms_2cm Ms_10cm Ms_18cm Ms_26cm Ms_34cm Ms_42cm Ms_50cm Ms_58cm）(单位：百分比)和多层土壤水分体积（ADR_2cm、ADR_2cm、ADR_2cm、ADR_2cm、ADR_10cm、ADR_18cm、ADR_26cm、ADR_34cm、ADR_42cm、ADR_50cm）(单位：立方米/立方米)、沙尘动量（KE_Tot）(单位：计数)和沙粒子量（PC_Tot）(单位：计数)。</w:t>
+        <w:t xml:space="preserve"> Two infrared surface temperature sensors are installed at 2.65m, with the arm facing due south and the probe facing vertically downward; The soil temperature probe is buried at 0cm on the surface and 2cm and 4cm underground, and is 2m away from the south of the meteorological tower; The soil moisture sensor is buried 2cm and 4cm underground, and is 2 meters south of the meteorological tower; Soil heat flow plates (3 pieces) are successively buried 6 cm underground. The data sets of the station are stored in two tables. The time interval of the observation data sets of Beijing Normal University is 10 minutes on average, and the time interval of the observation data sets of the Institute of cold and drought of Chinese Academy of Sciences is 30 minutes on average. The specific observation elements are as follows:  （1) Observation items: surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius, percentage), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), multi-layer soil moisture (MS)_ 2cm、Ms_ 4cm (in percentage) and multi-layer soil temperature (TS)_ 0cm、Ts_ 2cm 、Ts_ 4cm) (in degrees Celsius).  （2) The observation items of cold and drought Institute of huazhaizi Chinese Academy of sciences include: wind speed (WS_ 0.48m、WS_ 0.98m、WS_ 1.99m、WS_ 2.99m (unit: M / s), wind direction (WD)_ 4m (in degrees), dust concentration (funjin)_ mgm3_ AVG), four components of radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), air temperature and humidity observation (TA)_ 1m 、Ta_ 1.99m、Ta_ 2.99m、RH_ 1m、RH_ 1.99m、RH_ 2.99m (unit: Celsius, percentage), pressure (press) (unit: HPA), multi-layer soil temperature (TS)_ 0cm、Ts_ 4cm、Ts_ 10cm、Ts_ 18cm Ts_ 26cm、Ts_ 34cm、Ts_ 42cm、Ts_ 50cm (in degrees Celsius), multi-layer soil moisture percentage (MS)_ 2cm Ms_ 2cm Ms_ 2cm Ms_ 10cm Ms_ 18cm Ms_ 26cm Ms_ 34cm Ms_ 42cm Ms_ 50cm Ms_ 58cm in percent and multilayer soil moisture volume (ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 10cm、ADR_ 18cm、ADR_ 26cm、ADR_ 34cm、ADR_ 42cm、ADR_ 50cm (unit: m3 / m3), dust momentum (KE)_ Tot (unit: count) and sand particle quantity (PC)_ TOT) (unit: count)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/02-2012/09/21</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/02-2012/09/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">3.3 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象, 自动气象站, 气象要素, 降水, 大气温度, 降水量, 湿度, 空气温度</w:t>
+        <w:t xml:space="preserve">Theme:Hydrometeorology, automatic weather station, meteorological elements, precipitation, atmospheric temperature, precipitation, humidity, air temperature</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  通量观测矩阵,  中游人工绿洲试验区 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  flux observation matrix,  artificial oasis experimental area in the middle reaches </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,887 +1185,612 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596 </w:t>
+        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民,  李新,  徐自为 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Xu ziwei </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:91125002</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民,李新,徐自为. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（花寨子荒漠站-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1607.</w:t>
+        <w:t xml:space="preserve">Liu shaomin, LI Xin, Xu ziwei. Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (huazhaizi desert station-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1607.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">