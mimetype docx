--- v1 (2026-07-31)
+++ v2 (2026-09-14)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (huazhaizi desert station-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（花寨子荒漠站-2012年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0083.2020</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (huazhaizi desert station-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1607</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db0083.2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1607</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data set contains the observation data of automatic weather station at point 20 in the flux observation matrix from June 2 to September 21, 2012. The station is huazhaizi station in Zhangye City, Gansu Province, with desert on the underlying surface. The longitude and latitude of the observation point are 100.31860e, 38.76519n and 1731.00m above sea level. Two infrared surface temperature sensors are installed at 2.65m, with the arm facing due south and the probe facing vertically downward; The soil temperature probe is buried at 0cm on the surface and 2cm and 4cm underground, and is 2m away from the south of the meteorological tower; The soil moisture sensor is buried 2cm and 4cm underground, and is 2 meters south of the meteorological tower; Soil heat flow plates (3 pieces) are successively buried 6 cm underground. The data sets of the station are stored in two tables. The time interval of the observation data sets of Beijing Normal University is 10 minutes on average, and the time interval of the observation data sets of the Institute of cold and drought of Chinese Academy of Sciences is 30 minutes on average. The specific observation elements are as follows: （ 1) Observation items: surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius, percentage), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), multi-layer soil moisture (MS)_ 2cm、Ms_ 4cm (in percentage) and multi-layer soil temperature (TS)_ 0cm、Ts_ 2cm 、Ts_ 4cm) (in degrees Celsius). （ 2) The observation items of cold and drought Institute of huazhaizi Chinese Academy of sciences include: wind speed (WS_ 0.48m、WS_ 0.98m、WS_ 1.99m、WS_ 2.99m (unit: M / s), wind direction (WD)_ 4m (in degrees), dust concentration (funjin)_ mgm3_ AVG), four components of radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), air temperature and humidity observation (TA)_ 1m 、Ta_ 1.99m、Ta_ 2.99m、RH_ 1m、RH_ 1.99m、RH_ 2.99m (unit: Celsius, percentage), pressure (press) (unit: HPA), multi-layer soil temperature (TS)_ 0cm、Ts_ 4cm、Ts_ 10cm、Ts_ 18cm Ts_ 26cm、Ts_ 34cm、Ts_ 42cm、Ts_ 50cm (in degrees Celsius), multi-layer soil moisture percentage (MS)_ 2cm Ms_ 2cm Ms_ 2cm Ms_ 10cm Ms_ 18cm Ms_ 26cm Ms_ 34cm Ms_ 42cm Ms_ 50cm Ms_ 58cm in percent and multilayer soil moisture volume (ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 10cm、ADR_ 18cm、ADR_ 26cm、ADR_ 34cm、ADR_ 42cm、ADR_ 50cm (unit: m3 / m3), dust momentum (KE)_ Tot (unit: count) and sand particle quantity (PC)_ TOT) (unit: count). Processing and quality control of observation data: 1) ensure that (1) Beijing Normal University observes 1440 data every day (every 10min). If there is a lack of data, it will be marked by - 6999; Ensure that (2) there are 48 data (every 30min) in the cold and drought station of Chinese Academy of Sciences every day. If there is a lack of data, it will be marked by - 6999; 2) Eliminate the time with duplicate records; 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted; 4) The record time of the observation project of cold and drought Institute of Chinese Academy of Sciences in huazhaizi is world time. The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, June 10, 2012; 5) The naming rule is: AMS + site number. For multi-scale observation test or site information, please refer to Liu et al. (2016), and for observation data processing, please refer to Xu et al. (2013) </w:t>
+        <w:t xml:space="preserve">  该数据集包含了2012年6月2日至9月21日的通量观测矩阵中20号点的自动气象站观测数据。站点为甘肃省张掖市花寨子站，下垫面是荒漠。观测点的经纬度是100.31860E, 38.76519N，海拔1731.00m。两个红外表面温度传感器安装在2.65米处，支臂朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地表0cm和地下2cm、4cm 处，并距离气象塔2米的正南方； 土壤水分传感器分别埋设在地下2cm、4cm 处，并距离气象塔2米的正南方；土壤热流板（3块）依次埋设在地下6 cm处。本站数据集存放在两个表格中，其中北师大观测数据集时间间隔为10分钟平均，中科院寒旱所的观测数据集时间间隔为30分钟平均，具体观测要素分别如下：   （1）观测项目有：地表辐射温度（IRT_1、IRT_2）(单位：摄氏度、百分比)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、 多层土壤水分（Ms_2cm、Ms_4cm）(单位：百分比)和多层土壤温度（Ts_0cm、Ts_2cm 、Ts_4cm）(单位：摄氏度)。   （2）花寨子中科院寒旱所观测项目有：风速（WS_0.48m、WS_0.98m、WS_1.99m、WS_2.99m）(单位：米/秒)、风向（WD_4m）(单位：度)、沙尘浓度（Funjin_mgm3_Avg）、辐射四分量（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、空气温湿观测（Ta_1m 、Ta_1.99m、Ta_2.99m、RH_1m、RH_1.99m、RH_2.99m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、多层土壤温度（Ts_0cm、Ts_4cm、Ts_10cm、Ts_18cm Ts_26cm、Ts_34cm、Ts_42cm、Ts_50cm）(单位：摄氏度)、多层土壤水分百分比（Ms_2cm Ms_2cm Ms_2cm Ms_10cm Ms_18cm Ms_26cm Ms_34cm Ms_42cm Ms_50cm Ms_58cm）(单位：百分比)和多层土壤水分体积（ADR_2cm、ADR_2cm、ADR_2cm、ADR_2cm、ADR_10cm、ADR_18cm、ADR_26cm、ADR_34cm、ADR_42cm、ADR_50cm）(单位：立方米/立方米)、沙尘动量（KE_Tot）(单位：计数)和沙粒子量（PC_Tot）(单位：计数)。   观测数据的处理与质量控制：1）确保（1）北师大观测每天1440个数据（每10min），若出现数据的缺失，则由-6999标示；确保（2）中科院寒旱所站每天48个数据（每30min），若出现数据的缺失，则由-6999标示；2）剔除有重复记录的时刻；3）删除了明显超出物理意义或超出仪器量程的数据；4）花寨子中科院寒旱所观测项目的记录时间为世界时间，日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2012-6-10 10:30；5）命名规则为：AMS+站点编号 。   多尺度观测试验或站点信息请参考Liu et al. (2016)，观测数据处理请参考Xu et al.(2013)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The station is huazhaizi station in Zhangye City, Gansu Province, with desert on the underlying surface. The longitude and latitude of the observation point are 100.31860e, 38.76519n and 1731.00m above sea level</w:t>
+        <w:t xml:space="preserve">  站点为甘肃省张掖市花寨子站，下垫面是荒漠。观测点的经纬度是100.31860E, 38.76519N，海拔1731.00m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Two infrared surface temperature sensors are installed at 2.65m, with the arm facing due south and the probe facing vertically downward; The soil temperature probe is buried at 0cm on the surface and 2cm and 4cm underground, and is 2m away from the south of the meteorological tower; The soil moisture sensor is buried 2cm and 4cm underground, and is 2 meters south of the meteorological tower; Soil heat flow plates (3 pieces) are successively buried 6 cm underground. The data sets of the station are stored in two tables. The time interval of the observation data sets of Beijing Normal University is 10 minutes on average, and the time interval of the observation data sets of the Institute of cold and drought of Chinese Academy of Sciences is 30 minutes on average. The specific observation elements are as follows:  （1) Observation items: surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius, percentage), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (unit: watt / m2), multi-layer soil moisture (MS)_ 2cm、Ms_ 4cm (in percentage) and multi-layer soil temperature (TS)_ 0cm、Ts_ 2cm 、Ts_ 4cm) (in degrees Celsius).  （2) The observation items of cold and drought Institute of huazhaizi Chinese Academy of sciences include: wind speed (WS_ 0.48m、WS_ 0.98m、WS_ 1.99m、WS_ 2.99m (unit: M / s), wind direction (WD)_ 4m (in degrees), dust concentration (funjin)_ mgm3_ AVG), four components of radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), air temperature and humidity observation (TA)_ 1m 、Ta_ 1.99m、Ta_ 2.99m、RH_ 1m、RH_ 1.99m、RH_ 2.99m (unit: Celsius, percentage), pressure (press) (unit: HPA), multi-layer soil temperature (TS)_ 0cm、Ts_ 4cm、Ts_ 10cm、Ts_ 18cm Ts_ 26cm、Ts_ 34cm、Ts_ 42cm、Ts_ 50cm (in degrees Celsius), multi-layer soil moisture percentage (MS)_ 2cm Ms_ 2cm Ms_ 2cm Ms_ 10cm Ms_ 18cm Ms_ 26cm Ms_ 34cm Ms_ 42cm Ms_ 50cm Ms_ 58cm in percent and multilayer soil moisture volume (ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 2cm、ADR_ 10cm、ADR_ 18cm、ADR_ 26cm、ADR_ 34cm、ADR_ 42cm、ADR_ 50cm (unit: m3 / m3), dust momentum (KE)_ Tot (unit: count) and sand particle quantity (PC)_ TOT) (unit: count)</w:t>
+        <w:t xml:space="preserve">  两个红外表面温度传感器安装在2.65米处，支臂朝向正南，探头朝向是垂直向下；土壤温度探头埋设在地表0cm和地下2cm、4cm 处，并距离气象塔2米的正南方； 土壤水分传感器分别埋设在地下2cm、4cm 处，并距离气象塔2米的正南方；土壤热流板（3块）依次埋设在地下6 cm处。本站数据集存放在两个表格中，其中北师大观测数据集时间间隔为10分钟平均，中科院寒旱所的观测数据集时间间隔为30分钟平均，具体观测要素分别如下：   （1）观测项目有：地表辐射温度（IRT_1、IRT_2）(单位：摄氏度、百分比)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、 多层土壤水分（Ms_2cm、Ms_4cm）(单位：百分比)和多层土壤温度（Ts_0cm、Ts_2cm 、Ts_4cm）(单位：摄氏度)。   （2）花寨子中科院寒旱所观测项目有：风速（WS_0.48m、WS_0.98m、WS_1.99m、WS_2.99m）(单位：米/秒)、风向（WD_4m）(单位：度)、沙尘浓度（Funjin_mgm3_Avg）、辐射四分量（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、空气温湿观测（Ta_1m 、Ta_1.99m、Ta_2.99m、RH_1m、RH_1.99m、RH_2.99m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、多层土壤温度（Ts_0cm、Ts_4cm、Ts_10cm、Ts_18cm Ts_26cm、Ts_34cm、Ts_42cm、Ts_50cm）(单位：摄氏度)、多层土壤水分百分比（Ms_2cm Ms_2cm Ms_2cm Ms_10cm Ms_18cm Ms_26cm Ms_34cm Ms_42cm Ms_50cm Ms_58cm）(单位：百分比)和多层土壤水分体积（ADR_2cm、ADR_2cm、ADR_2cm、ADR_2cm、ADR_10cm、ADR_18cm、ADR_26cm、ADR_34cm、ADR_42cm、ADR_50cm）(单位：立方米/立方米)、沙尘动量（KE_Tot）(单位：计数)和沙粒子量（PC_Tot）(单位：计数)。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2012/06/02-2012/09/21</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012/06/02-2012/09/21</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin, artificial oasis experimental area in the middle reaches, flux observation matrix </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域, 中游人工绿洲试验区, 通量观测矩阵 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.3 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.3 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">word</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Hydrometeorology, automatic weather station, meteorological elements, precipitation, atmospheric temperature, precipitation, humidity, air temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象, 自动气象站, 气象要素, 降水, 大气温度, 降水量, 湿度, 空气温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2012</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  flux observation matrix,  artificial oasis experimental area in the middle reaches </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  通量观测矩阵,  中游人工绿洲试验区 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.32</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.77</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,656 +1458,931 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596 </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin,  LI Xin,  Xu ziwei </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民,  李新,  徐自为 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:91125002</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">91125002</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域生态-水文过程综合遥感观测试验：水文气象要素与多尺度蒸散发观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin, LI Xin, Xu ziwei. Heihe River eco hydrological remote sensing experiment: multi-scale observation experiment of surface evapotranspiration on non-uniform underlying surface - flux observation matrix data set (huazhaizi desert station-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1607.</w:t>
+        <w:t xml:space="preserve">刘绍民,李新,徐自为. 黑河生态水文遥感试验：非均匀下垫面地表蒸散发的多尺度观测试验-通量观测矩阵数据集（花寨子荒漠站-2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1607.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Song Lisheng, Zhao Qianyi, Ge Yong, Xu Tongren, Ma Yanfei, Zhu Zhongli, Jia Zhenzhen, Zhang Fen. Upscaling evapotranspiration measurements from multi-site to the satellite pixel scale over heterogeneous land surfaces[J]. Agricultural and Forest Meteorology, 2016, 230: 97-113.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118, (23). </w:t>
+        <w:t xml:space="preserve">Xu Ziwei, Liu Shaomin, Li Xin, Shi Shengjin, Wang Jiemin, Zhu Zhongli, Xu Tongren, Wang Weizhen, Ma Mingguo. Intercomparison of surface energy flux measurement systems used during the HiWATER‐MUSOEXE[J]. Journal of Geophysical Research, 2013, 118(23).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>