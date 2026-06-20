--- v0 (2026-06-20)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网气象数据集（2013-2014年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Eco hydrological remote sensing experiment of Heihe River: meteorological data set of Hydrometeorological observation network (2013-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eco hydrological remote sensing experiment of Heihe River: meteorological data set of Hydrometeorological observation network (2013-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3477.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3477.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1612</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  1.该数据集包含了2014年1月1日至2014年12月31日黑河水文气象观测网上游阿柔阴坡站气象要素观测数据。   2.该数据集包含了2013年6月7日至2013年12月31日黑河水文气象观测网上游黄草沟站气象要素观测数据。站点位于青海省祁连县峨堡镇黄草沟村，下垫面是高寒草地。观测点的经纬度是100.7312E, 38.0033N，海拔3137m。</w:t>
+        <w:t xml:space="preserve">1. The data set contains the meteorological element observation data of youa Rou yinpo station on Heihe hydrometeorological observation network from January 1, 2014 to December 31, 2014 2. The data set contains the meteorological element observation data of youhuangcaogou station on the Heihe hydrometeorological observation network from June 7, 2013 to December 31, 2013. The station is located in huangcaogou village, EBAO Town, Qilian County, Qinghai Province, with alpine grassland on the underlying surface. The longitude and latitude of the observation point are 100.7312e, 38.0033n and the altitude is 3137m. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  站点位于青海省祁连县阿柔乡南侧阴坡，下垫面是高寒草地。观测点的经纬度是100.4108E, 37.9841N，海拔3536m。</w:t>
+        <w:t xml:space="preserve"> The station is located on the shady slope in the south of aro Township, Qilian County, Qinghai Province, with alpine grassland on the underlying surface. The longitude and latitude of the observation point are 100.4108e, 37.9841n, and the altitude is 3536m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  空气温度、相对湿度传感器架设在5m处，朝向正北；气压计安装在地面上的防撬箱内；翻斗式雨量计安装在10m处；风速与风向传感器架设在10m，朝向正北；四分量辐射仪安装在6m处，朝向正南；两个红外地表温度计安装在6m处，朝向正南，探头朝向是垂直向下；两个光合有效辐射仪安装在6m处，朝向正南，探头垂直向上向下方向各一个；土壤温度探头埋设在地表0cm和地下4cm、10cm、20cm、40cm、80cm、120cm、160cm处，在距离气象塔2m的正南方；土壤水分探头埋设在地下4cm、10cm、20cm、40cm、80cm、120cm、160cm处，在距离气象塔2m的正南方；土壤热流板（3块）依次埋设在地下6cm处，在距离气象塔2m的正南方。   观测项目有：空气温湿度（Ta_5m、RH_5m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水量（Rain）(单位：毫米)、风速（WS_10m）(单位：米/秒)、风向（WD_10m）(单位：度)、四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、土壤温度（Ts_0cm、Ts_4cm、Ts_10cm、Ts_20cm、Ts_40cm、Ts_80cm、Ts_120cm、Ts_160cm）(单位：摄氏度)、土壤水分（Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_80cm、Ms_120cm、Ms_160cm）(单位：体积含水量，百分比)、向上与向下光合有效辐射（PAR_up、PAR_down）(单位：微摩尔/平方米秒)。   观测数据的处理与质量控制：   （1）确保每天144个数据（每10min），若出现数据的缺失，则由-6999标示；空气温度在2014.6.24-6.28和2014.7.1-8.24之间由于传感器的问题，数据缺失；地表辐射温度在2014.6.24-7.4之间由于传感器的问题，数据缺失；土壤温度在2014.6.24-7.1之间由于采集器扩展板的问题，数据缺失；由于供电系统出现问题，在2014.12.3-12.31之间数据缺失；   （2）剔除有重复记录的时刻；   （3）删除了明显超出物理意义或超出仪器量程的数据；   （4）数据中以红字标示的部分为有疑问的数据；   （5）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2014-9-10 10:30；   （6）命名规则为：AWS+站点名称。</w:t>
+        <w:t xml:space="preserve">  The air temperature and relative humidity sensors are erected at 5m, facing due north; The barometer is installed in the skid proof box on the ground; Tipping bucket rain gauge shall be installed at 10m; The wind speed and direction sensor is erected at 10m, facing due north; The four component radiometer is installed at 6m, facing due south; Two infrared surface thermometers are installed at 6m, facing due south, and the probe is vertically downward; Two photosynthetic effective radiometers are installed at 6m, facing due south, and one probe is vertically upward and downward; The soil temperature probe is buried at 0cm on the surface and 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground, just south of the meteorological tower 2m away; The soil moisture probe is buried at 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground, just south of the meteorological tower 2m away; Soil heat flow plates (3 pieces) are successively buried 6cm underground, 2m south of the meteorological tower   Observation items: air temperature and humidity (TA)_ 5m、RH_ 5m (in degrees Celsius, percentage), pressure (press) (in HPA), precipitation (rain) (in mm), wind speed (WS_ 10m (unit: M / s), wind direction (WD)_ 10m (in degrees), four component radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (in watts per square meter), soil temperature (TS)_ 0cm、Ts_ 4cm、Ts_ 10cm、Ts_ 20cm、Ts_ 40cm、Ts_ 80cm、Ts_ 120cm、Ts_ 160cm (in degrees Celsius), soil moisture (MS)_ 4cm、Ms_ 10cm、Ms_ 20cm、Ms_ 40cm、Ms_ 80cm、Ms_ 120cm、Ms_ 160cm) (unit: volume water content, percentage), up and down photosynthetic effective radiation (PAR)_ up、PAR_ Down (unit: micromol / m2 / s)   Observation data processing and quality control:  （ 1) Ensure 144 data every day (every 10min). In case of missing data, it shall be marked by - 6999; The air temperature is between June 24-June 28, 2014 and July 1-August 24, 2014, and the data is missing due to sensor problems; The surface radiation temperature is between June 24 and July 4, 2014, and the data is missing due to sensor problems; The soil temperature is between June 24 and July 1, 2014. Due to the problem of collector expansion board, the data is missing; Due to problems in the power supply system, the data is missing between December 3 and December 31, 201  （ 2) Eliminate the time with duplicate records  （ 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted  （ 4) The part marked in red in the data is questionable data  （ 5) The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, September 10, 2014  （ 6) The naming rule is: AWS + site name</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve">  Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2014/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2014/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">21.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:21.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自动气象站, 高寒草地, 气象要素, 水文气象观测网</w:t>
+        <w:t xml:space="preserve">Theme:automatic weather station, Alpine Grassland, Meteorological elements, Hydrometeorological observation network</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文地质学 </w:t>
+        <w:t xml:space="preserve">Subject:Hydrogeology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2014</w:t>
+        <w:t xml:space="preserve">Time:2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔阴坡站 </w:t>
+        <w:t xml:space="preserve">Place:Heihe River Basin,  Hydrological test area in upper cold region,  Ayouyinpo station </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,812 +1185,563 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民 </w:t>
+        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">刘绍民  </w:t>
+        <w:t xml:space="preserve">author:Liu shaomin </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：水文气象观测网气象数据集（2013-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1612.</w:t>
+        <w:t xml:space="preserve">Liu shaomin. Eco hydrological remote sensing experiment of Heihe River: meteorological data set of Hydrometeorological observation network (2013-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1612.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (4): 1291-1306. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">