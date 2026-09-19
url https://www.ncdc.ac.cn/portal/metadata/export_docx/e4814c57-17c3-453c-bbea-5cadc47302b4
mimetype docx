--- v1 (2026-06-20)
+++ v2 (2026-09-19)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Eco hydrological remote sensing experiment of Heihe River: meteorological data set of Hydrometeorological observation network (2013-2014)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河生态水文遥感试验：水文气象观测网气象数据集（2013-2014年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3477.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Eco hydrological remote sensing experiment of Heihe River: meteorological data set of Hydrometeorological observation network (2013-2014)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1612</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3477.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1612</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1. The data set contains the meteorological element observation data of youa Rou yinpo station on Heihe hydrometeorological observation network from January 1, 2014 to December 31, 2014 2. The data set contains the meteorological element observation data of youhuangcaogou station on the Heihe hydrometeorological observation network from June 7, 2013 to December 31, 2013. The station is located in huangcaogou village, EBAO Town, Qilian County, Qinghai Province, with alpine grassland on the underlying surface. The longitude and latitude of the observation point are 100.7312e, 38.0033n and the altitude is 3137m. </w:t>
+        <w:t xml:space="preserve">  1.该数据集包含了2014年1月1日至2014年12月31日黑河水文气象观测网上游阿柔阴坡站气象要素观测数据。   2.该数据集包含了2013年6月7日至2013年12月31日黑河水文气象观测网上游黄草沟站气象要素观测数据。站点位于青海省祁连县峨堡镇黄草沟村，下垫面是高寒草地。观测点的经纬度是100.7312E, 38.0033N，海拔3137m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The station is located on the shady slope in the south of aro Township, Qilian County, Qinghai Province, with alpine grassland on the underlying surface. The longitude and latitude of the observation point are 100.4108e, 37.9841n, and the altitude is 3536m</w:t>
+        <w:t xml:space="preserve">  站点位于青海省祁连县阿柔乡南侧阴坡，下垫面是高寒草地。观测点的经纬度是100.4108E, 37.9841N，海拔3536m。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The air temperature and relative humidity sensors are erected at 5m, facing due north; The barometer is installed in the skid proof box on the ground; Tipping bucket rain gauge shall be installed at 10m; The wind speed and direction sensor is erected at 10m, facing due north; The four component radiometer is installed at 6m, facing due south; Two infrared surface thermometers are installed at 6m, facing due south, and the probe is vertically downward; Two photosynthetic effective radiometers are installed at 6m, facing due south, and one probe is vertically upward and downward; The soil temperature probe is buried at 0cm on the surface and 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground, just south of the meteorological tower 2m away; The soil moisture probe is buried at 4cm, 10cm, 20cm, 40cm, 80cm, 120cm and 160cm underground, just south of the meteorological tower 2m away; Soil heat flow plates (3 pieces) are successively buried 6cm underground, 2m south of the meteorological tower   Observation items: air temperature and humidity (TA)_ 5m、RH_ 5m (in degrees Celsius, percentage), pressure (press) (in HPA), precipitation (rain) (in mm), wind speed (WS_ 10m (unit: M / s), wind direction (WD)_ 10m (in degrees), four component radiation (DR, ur, DLR)_ Cor、ULR_ COR, RN (unit: w / m2), surface radiation temperature (IRT)_ 1、IRT_ 2) (unit: Celsius), soil heat flux (GS)_ 1、Gs_ 2、Gs_ 3) (in watts per square meter), soil temperature (TS)_ 0cm、Ts_ 4cm、Ts_ 10cm、Ts_ 20cm、Ts_ 40cm、Ts_ 80cm、Ts_ 120cm、Ts_ 160cm (in degrees Celsius), soil moisture (MS)_ 4cm、Ms_ 10cm、Ms_ 20cm、Ms_ 40cm、Ms_ 80cm、Ms_ 120cm、Ms_ 160cm) (unit: volume water content, percentage), up and down photosynthetic effective radiation (PAR)_ up、PAR_ Down (unit: micromol / m2 / s)   Observation data processing and quality control:  （ 1) Ensure 144 data every day (every 10min). In case of missing data, it shall be marked by - 6999; The air temperature is between June 24-June 28, 2014 and July 1-August 24, 2014, and the data is missing due to sensor problems; The surface radiation temperature is between June 24 and July 4, 2014, and the data is missing due to sensor problems; The soil temperature is between June 24 and July 1, 2014. Due to the problem of collector expansion board, the data is missing; Due to problems in the power supply system, the data is missing between December 3 and December 31, 201  （ 2) Eliminate the time with duplicate records  （ 3) Data that is obviously beyond the physical meaning or beyond the range of the instrument are deleted  （ 4) The part marked in red in the data is questionable data  （ 5) The format of date and time is unified, and the date and time are in the same column. For example, the time is: 10:30, September 10, 2014  （ 6) The naming rule is: AWS + site name</w:t>
+        <w:t xml:space="preserve">  空气温度、相对湿度传感器架设在5m处，朝向正北；气压计安装在地面上的防撬箱内；翻斗式雨量计安装在10m处；风速与风向传感器架设在10m，朝向正北；四分量辐射仪安装在6m处，朝向正南；两个红外地表温度计安装在6m处，朝向正南，探头朝向是垂直向下；两个光合有效辐射仪安装在6m处，朝向正南，探头垂直向上向下方向各一个；土壤温度探头埋设在地表0cm和地下4cm、10cm、20cm、40cm、80cm、120cm、160cm处，在距离气象塔2m的正南方；土壤水分探头埋设在地下4cm、10cm、20cm、40cm、80cm、120cm、160cm处，在距离气象塔2m的正南方；土壤热流板（3块）依次埋设在地下6cm处，在距离气象塔2m的正南方。   观测项目有：空气温湿度（Ta_5m、RH_5m）(单位：摄氏度、百分比)、气压（Press）(单位：百帕)、降水量（Rain）(单位：毫米)、风速（WS_10m）(单位：米/秒)、风向（WD_10m）(单位：度)、四分量辐射（DR、UR、DLR_Cor、ULR_Cor、Rn）(单位：瓦/平方米)、地表辐射温度（IRT_1、IRT_2）(单位：摄氏度)、土壤热通量（Gs_1、Gs_2、Gs_3）(单位：瓦/平方米)、土壤温度（Ts_0cm、Ts_4cm、Ts_10cm、Ts_20cm、Ts_40cm、Ts_80cm、Ts_120cm、Ts_160cm）(单位：摄氏度)、土壤水分（Ms_4cm、Ms_10cm、Ms_20cm、Ms_40cm、Ms_80cm、Ms_120cm、Ms_160cm）(单位：体积含水量，百分比)、向上与向下光合有效辐射（PAR_up、PAR_down）(单位：微摩尔/平方米秒)。   观测数据的处理与质量控制：   （1）确保每天144个数据（每10min），若出现数据的缺失，则由-6999标示；空气温度在2014.6.24-6.28和2014.7.1-8.24之间由于传感器的问题，数据缺失；地表辐射温度在2014.6.24-7.4之间由于传感器的问题，数据缺失；土壤温度在2014.6.24-7.1之间由于采集器扩展板的问题，数据缺失；由于供电系统出现问题，在2014.12.3-12.31之间数据缺失；   （2）剔除有重复记录的时刻；   （3）删除了明显超出物理意义或超出仪器量程的数据；   （4）数据中以红字标示的部分为有疑问的数据；   （5）日期和时间的格式统一，并且日期、时间在同一列。如，时间为：2014-9-10 10:30；   （6）命名规则为：AWS+站点名称。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2014/01/01-2014/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014/01/01-2014/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:21.5 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">21.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">年</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:automatic weather station, Alpine Grassland, Meteorological elements, Hydrometeorological observation network</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自动气象站, 高寒草地, 气象要素, 水文气象观测网</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrogeology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2014</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Heihe River Basin,  Hydrological test area in upper cold region,  Ayouyinpo station </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域,  上游寒区水文试验区,  阿柔阴坡站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.41</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.99</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,607 +1458,856 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts: </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Liu shaomin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">刘绍民  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Xu ziwei </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">徐自为</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu shaomin. Eco hydrological remote sensing experiment of Heihe River: meteorological data set of Hydrometeorological observation network (2013-2014). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1612.</w:t>
+        <w:t xml:space="preserve">刘绍民. 黑河生态水文遥感试验：水文气象观测网气象数据集（2013-2014年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1612.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15, (4): 1291-1306. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Xu Ziwei, Wang Weishan, Jia Zhenzhen, Zhu Mingjia, Bai J, Wang Jianjun. A comparison of eddy-covariance and large aperture scintillometer measurements with respect to the energy balance closure problem[J]. Hydrology and Earth System Sciences, 2011, 15(4): 1291-1306.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17, (1):180072. </w:t>
+        <w:t xml:space="preserve">Liu Shaomin, Li Xin, Xu Ziwei, Che Tao, Xiao Qing, Ma Mingguo, Liu Qinhuo, Jin Rui, Guo Jianwen, Wang Liangxu. The Heihe Integrated Observatory Network: A Basin-Scale Land Surface Processes Observatory in China[J]. Vadose Zone Journal, 2018, 17(1): 180072.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>