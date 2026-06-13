--- v0 (2026-04-28)
+++ v1 (2026-06-13)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Response Surface Dataset for Optimization of Preparation Conditions of New Manganese Sand Composite Filter Material (MTZ) (April 2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">新型锰砂复合滤料（MTZ）制备条件优化的响应曲面数据集（2019年4月）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2130.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Response Surface Dataset for Optimization of Preparation Conditions of New Manganese Sand Composite Filter Material (MTZ) (April 2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2130.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.UTCMW.db2130.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.UTCMW.db2130.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">On the basis of experiments on the effect of different preparation conditions on the removal of iron and manganese by a new type of manganese sand composite filter material (MTZ), Box Behnken response surface methodology was used to explore the factors that affect the optimal MTZ preparation experiment, including three factors (X1 manganese titanium/zeolite; X2 hydrothermal temperature; Perform center composite design on three levels (X3 roasting temperature). The dataset contains a total of 642 data points. </w:t>
+        <w:t xml:space="preserve">  在不同制备条件对新型锰砂复合滤料（MTZ）除铁锰的影响实验的基础上，采用Box-Behnken响应曲面法探究了影响最佳MTZ制备实验的因素，三因素（X1锰钛/沸石；X2水热温度；X3焙烧温度）三水平上进行中心复合设计。数据集共包含642个数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Indoor experiment, independently generated.</w:t>
+        <w:t xml:space="preserve">  室内实验，自主产生。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    Considering the interaction between variables, a Quadratic model was used to fit the response. The equation was validated through statistical analysis analysis analysis of variance (ANOVA), and a response surface graph was drawn using experimental data to review the effects of independent variables; The response was predicted using the established model and compared with the measured response.</w:t>
+        <w:t xml:space="preserve">  考虑到各变量之间的交互作用，用Quadratic模型来拟合该反应，通过统计分析—方差分析（ANOVA）验证了该方程，并用实验数据绘制响应面图，对自变量效应进行综述；利用所建立的模型，对响应进行了预测，并与实测响应进行了比较。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2019/04/01-2019/04/30</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019/04/01-2019/04/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:1.2 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.2 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Quadratic model, analysis of variance, box Behnken response surface method</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Quadratic模型, 方差分析, Box-Behnken响应曲面法</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地质学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Beijing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">北京市 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 41.06</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">115.42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">117.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1458,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhang Chunhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张春晖 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhang Chunhui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">张春晖  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MIN Yufang </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2018YFC0406400</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018YFC0406400</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">大型煤矿和有色矿矿井水高效利用技术与示范</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhang Chunhui. Response Surface Dataset for Optimization of Preparation Conditions of New Manganese Sand Composite Filter Material (MTZ) (April 2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2130.2022.</w:t>
+        <w:t xml:space="preserve">张春晖. 新型锰砂复合滤料（MTZ）制备条件优化的响应曲面数据集（2019年4月）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.UTCMW.db2130.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>