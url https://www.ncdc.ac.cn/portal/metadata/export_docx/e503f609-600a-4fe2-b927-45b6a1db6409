--- v0 (2026-05-07)
+++ v1 (2026-06-21)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Joint experiment of Heihe River comprehensive remote sensing: soil texture data set of biandukou and Aru intensive observation area (October 9, 2008)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">黑河综合遥感联合试验：扁都口和阿柔加密观测区土壤质地数据集（2008年10月9日）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1720.2022</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Joint experiment of Heihe River comprehensive remote sensing: soil texture data set of biandukou and Aru intensive observation area (October 9, 2008)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.24</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.NIEER.db1720.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.24</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data set is the soil texture data set of the Heihe River comprehensive remote sensing joint test on October 9, 2008: Bian Du Kou and a rou intensive observation area. The data is stored in Excel format, including the preliminary (not removed organic matter) table of Heihe River Soil texture. The main monitoring indicators include: water temperature, straw volume, air dried soil sample weight (g), initial water content (%), dried soil weight (g), soil particle size, beaker weight (g) Beaker + dry soil weight (g), dry soil weight (g), dry soil weight of each particle size (g), percentage (%), etc. On October 9, 2008, the soil texture data were measured in the Aru encryption observation area and the Bian Du Kou encryption observation area. The main observation contents are soil texture and soil temperature. The data can be used as the reference value of soil texture in this area. The location of soil sampling was not recorded. The measurement method is pipette method. </w:t>
+        <w:t xml:space="preserve">  本数据集为2008年10月9日黑河综合遥感联合试验：扁都口和阿柔加密观测区土壤质地数据集，数据以Excel格式存储，包含黑河土壤质地初步（未去有机质）表主要监测指标有：水温、吸管容积、风干土样重(g)、初始含水量(%)、烘干土重(g)、土粒粒级、烧杯重(g)、烧杯+干土重(g)、干土重(g) 、各粒级干土重(g)、百分比(%)等。2008年10月9日在阿柔加密观测区和扁都口加密观测区测量了土壤质地数据。   主要观测内容为土壤质地和土壤温度。该数据可以作为该地区土壤质地的参考值。土壤取样位置没有记录下来。测量方法为吸管法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  On October 9, 2008, the soil texture data were measured in the Aru encryption observation area and the Bian Du Kou encryption observation area. The main observation contents are soil texture and soil temperature. The data can be used as the reference value of soil texture in this area.</w:t>
+        <w:t xml:space="preserve">  2008年10月9日在阿柔加密观测区和扁都口加密观测区测量了土壤质地数据。主要观测内容为土壤质地和土壤温度。该数据可以作为该地区土壤质地的参考值。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  The location of soil sampling was not recorded. The measurement method is pipette method.</w:t>
+        <w:t xml:space="preserve">  土壤取样位置没有记录下来。测量方法为吸管法。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Good data quality </w:t>
+        <w:t xml:space="preserve">  数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2008/10/09-2008/10/10</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008/10/09-2008/10/10</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:23.0 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil monitoring environment, soil texture, soil temperature</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤监测环境, 土壤质地, 土壤温度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:physical geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">自然地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2008</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2008</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Hydrological test area in upper cold region,  Ajou intensive observation area,  Biandukou intensive observation area,  Heihe River Basin </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">上游寒区水文试验区,  阿柔加密观测区,  扁都口加密观测区,  黑河流域 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.97</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.59</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.44</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.04</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,501 +1458,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Zhao Shaojie </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Zhao Shaojie </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">赵少杰</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zhao Shaojie. Joint experiment of Heihe River comprehensive remote sensing: soil texture data set of biandukou and Aru intensive observation area (October 9, 2008). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.24.</w:t>
+        <w:t xml:space="preserve">赵少杰. 黑河综合遥感联合试验：扁都口和阿柔加密观测区土壤质地数据集（2008年10月9日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.24.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>