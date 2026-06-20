--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2247,50 +2247,122 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">毛克彪. 中国土壤水分数据集（2002-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6684.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meng X, Mao K, Meng F, Shi J, Zeng J, Shen X, Cui Y, Jiang L, Guo Z. A fine-resolution soil moisture dataset for China in 2002–2018[J/OL]. Earth Syst. Sci. Data, 2021-07-07, 13, (7): 3239-3261. </w:t>
+        <w:br/>
+        <w:t xml:space="preserve">            DOI: 10.5194/essd-13-3239-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>