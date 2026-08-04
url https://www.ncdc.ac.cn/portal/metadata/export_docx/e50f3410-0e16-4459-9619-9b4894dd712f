--- v1 (2026-06-20)
+++ v2 (2026-08-04)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">中国土壤水分数据集（2002-2018年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Chinese Soil Moisture Dataset (2002-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chinese Soil Moisture Dataset (2002-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.5281/zenodo.4738556</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4738556</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6684.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Open Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集包含2002年至2018年中国土地的土壤水分数据，时间分辨率为月尺度，空间分辨率为0.05°。更具体地说，它是由三种无源微波遥感产品产生的：日本宇宙航空研究开发机构 (JAXA) 的微波扫描辐射计-地球观测系统 (AMSR-E) 和高级微波扫描辐射计(AMSR2)3级土壤水分数据，以及由 Institut National de la Recherche Agronomique (INRA) 和 Centre d’Etudes Spatiales de la BIOsphère (CESBIO) 土壤水分数据开发的SMOS产品。为了克服低分辨率被动微波土壤水分产品的不足，我们使用中分辨率成像光谱仪 (MODIS) 数据计算的 TVDI 构建空间加权分解 (SWD)，包括地表温度 (LST) MYD11C3 数据和归一化差异植被指数 (NDVI) MYD13C2 数据。总体而言，降尺度的土壤水分 (SM) 产品与原位测量结果一致 (R&gt;0.78)，并表现出低均方根误差 (ubRMSE &lt; 0.05 m3/m3)，这表明整个时间序列具有良好的准确性</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  日本宇宙航空研究开发机构（JAXA）的 AMSR-E 的 Level 3 土壤水分数据和 AMSR2 的 Level 3 土壤水分数据，以及由法国农业科学研究院（INRA）和法国空间生物圈研究中心（CESBIO）研发的 SMOS 产品的土壤水分数据。</w:t>
+        <w:t xml:space="preserve">    The Level 3 soil moisture data of AMSR-E and AMSR2 from the Japan Aerospace Exploration Agency (JAXA), as well as the soil moisture data of SMOS products developed by the French Academy of Agricultural Sciences (INRA) and the French Center for Space Biosphere Research (CESBIO).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  TVDI由中分辨率成像光谱仪（MODIS）的地表温度（LST）MYD11C3数据和归一化植被指数（NDVI）MYD13C2数据计算而来。</w:t>
+        <w:t xml:space="preserve">    TVDI is calculated from surface temperature (LST) MYD11C3 data and normalized vegetation index (NDVI) MYD13C2 data from the Moderate Resolution Imaging Spectroradiometer (MODIS).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  降尺度的土壤水分 (SM) 产品与原位测量结果一致 (R&gt;0.78)，并表现出低均方根误差 (ubRMSE &lt; 0.05 m3/m3)，这表明整个时间序列具有良好的准确性。</w:t>
+        <w:t xml:space="preserve">    The downscaled soil moisture (SM) product is consistent with the in-situ measurement results (R&gt;0.78) and exhibits low root mean square error (ubRMSE&lt;0.05 m3/m3), indicating good accuracy of the entire time series. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2002/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2002/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">871.9 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:871.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">土壤水分, 微波遥感, 空间加权分解, 降尺度</w:t>
+        <w:t xml:space="preserve">Theme:Soil moisture, microwave remote sensing, spatial weighted decomposition, downscaling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中国 </w:t>
+        <w:t xml:space="preserve">Place:China </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,834 +1185,585 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">毛克彪 </w:t>
+        <w:t xml:space="preserve">contributors:MAO Kebiao </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">毛克彪  </w:t>
+        <w:t xml:space="preserve">author:MAO Kebiao </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:MAO Kebiao </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">毛克彪. 中国土壤水分数据集（2002-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6684.2024.</w:t>
+        <w:t xml:space="preserve">MAO Kebiao. Chinese Soil Moisture Dataset (2002-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6684.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Article</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">citation:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meng X, Mao K, Meng F, Shi J, Zeng J, Shen X, Cui Y, Jiang L, Guo Z. A fine-resolution soil moisture dataset for China in 2002–2018[J/OL]. Earth Syst. Sci. Data, 2021-07-07, 13, (7): 3239-3261. </w:t>
+        <w:t xml:space="preserve">Meng X, Mao K, Meng F, Shi J, Zeng J, Shen X, Cui Y, Jiang L, Guo Z. A fine-resolution soil moisture dataset for China in 2002–2018[J]. Earth Syst. Sci. Data, 2021-07-07, 13, (7): 3239-3261. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-13-3239-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>