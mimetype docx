--- v2 (2026-08-04)
+++ v3 (2026-09-19)
@@ -2,878 +2,1154 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chinese Soil Moisture Dataset (2002-2018)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国土壤水分数据集（2002-2018年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.4738556</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Chinese Soil Moisture Dataset (2002-2018)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6684.2024</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.4738556</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB6684.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Remote Sensing</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">遥感及产品</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集包含2002年至2018年中国土地的土壤水分数据，时间分辨率为月尺度，空间分辨率为0.05°。更具体地说，它是由三种无源微波遥感产品产生的：日本宇宙航空研究开发机构 (JAXA) 的微波扫描辐射计-地球观测系统 (AMSR-E) 和高级微波扫描辐射计(AMSR2)3级土壤水分数据，以及由 Institut National de la Recherche Agronomique (INRA) 和 Centre d’Etudes Spatiales de la BIOsphère (CESBIO) 土壤水分数据开发的SMOS产品。为了克服低分辨率被动微波土壤水分产品的不足，我们使用中分辨率成像光谱仪 (MODIS) 数据计算的 TVDI 构建空间加权分解 (SWD)，包括地表温度 (LST) MYD11C3 数据和归一化差异植被指数 (NDVI) MYD13C2 数据。总体而言，降尺度的土壤水分 (SM) 产品与原位测量结果一致 (R&gt;0.78)，并表现出低均方根误差 (ubRMSE &lt; 0.05 m3/m3)，这表明整个时间序列具有良好的准确性</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The Level 3 soil moisture data of AMSR-E and AMSR2 from the Japan Aerospace Exploration Agency (JAXA), as well as the soil moisture data of SMOS products developed by the French Academy of Agricultural Sciences (INRA) and the French Center for Space Biosphere Research (CESBIO).</w:t>
+        <w:t xml:space="preserve">  日本宇宙航空研究开发机构（JAXA）的 AMSR-E 的 Level 3 土壤水分数据和 AMSR2 的 Level 3 土壤水分数据，以及由法国农业科学研究院（INRA）和法国空间生物圈研究中心（CESBIO）研发的 SMOS 产品的土壤水分数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    TVDI is calculated from surface temperature (LST) MYD11C3 data and normalized vegetation index (NDVI) MYD13C2 data from the Moderate Resolution Imaging Spectroradiometer (MODIS).</w:t>
+        <w:t xml:space="preserve">  TVDI由中分辨率成像光谱仪（MODIS）的地表温度（LST）MYD11C3数据和归一化植被指数（NDVI）MYD13C2数据计算而来。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">    The downscaled soil moisture (SM) product is consistent with the in-situ measurement results (R&gt;0.78) and exhibits low root mean square error (ubRMSE&lt;0.05 m3/m3), indicating good accuracy of the entire time series. </w:t>
+        <w:t xml:space="preserve">  降尺度的土壤水分 (SM) 产品与原位测量结果一致 (R&gt;0.78)，并表现出低均方根误差 (ubRMSE &lt; 0.05 m3/m3)，这表明整个时间序列具有良好的准确性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/01/01-2018/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/01/01-2018/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:871.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">871.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">tif</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据空间分辨率</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(/</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>米</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0.05°</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Soil moisture, microwave remote sensing, spatial weighted decomposition, downscaling</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">土壤水分, 微波遥感, 空间加权分解, 降尺度</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:geography </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地理学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003 2004 2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:China </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1183,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 53.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1272,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 73.45</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1356,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">135.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1445,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 18.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,587 +1533,834 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:MAO Kebiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛克彪 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MAO Kebiao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛克彪  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MAO Kebiao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">毛克彪</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MAO Kebiao. Chinese Soil Moisture Dataset (2002-2018). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6684.2024.</w:t>
+        <w:t xml:space="preserve">毛克彪. 中国土壤水分数据集（2002-2018年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB6684.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Meng X, Mao K, Meng F, Shi J, Zeng J, Shen X, Cui Y, Jiang L, Guo Z. A fine-resolution soil moisture dataset for China in 2002–2018[J]. Earth Syst. Sci. Data, 2021-07-07, 13, (7): 3239-3261. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-13-3239-2021.</w:t>
+        <w:t xml:space="preserve">Meng X, Mao K, Meng F, Shi J, Zeng J, Shen X, Cui Y, Jiang L, Guo Z. A fine-resolution soil moisture dataset for China in 2002–2018[J/OL]. Earth Syst. Sci. Data, 2021-07-07, 13(7): 3239-3261. DOI: 10.5194/essd-13-3239-2021.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>