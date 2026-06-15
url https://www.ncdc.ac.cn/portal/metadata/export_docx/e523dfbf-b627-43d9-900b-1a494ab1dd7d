--- v0 (2026-04-30)
+++ v1 (2026-06-15)
@@ -2,919 +2,1108 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Geochemical characteristics of geofluids from natural springs and soil gases, Menyuan Ms 6.9 earthquake, NW China</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">中国西北地区门源 6.9 级地震天然泉水和土壤气体地质流体的地球化学特征数据集（2022年）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.7264864</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Geochemical characteristics of geofluids from natural springs and soil gases, Menyuan Ms 6.9 earthquake, NW China</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3951.2023</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.7264864</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB3951.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">geochemistry</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This paper records the geochemical data files of natural spring water and Soil gas near the epicenter of the Menyuan 6.9 earthquake in Northwestern China on January 8, 2022. It includes 5-10 minute CO2concentration observation of main surface fracture zone, chemical composition and isotope analysis results of gas emitted from Shizikou Hot Spring, and hydrochemical and isotope analysis results of Lenglongling Fracture zone hot spring. </w:t>
+        <w:t xml:space="preserve">  本文记录了2022年1月8日中国西北地区门源6.9级地震震中附近天然泉水和土壤气体的地球化学数据文件。包括主要地表破裂带5-10分钟CO2浓度观测，狮子口温泉喷出气体化学成分及同位素分析结果及冷龙岭断裂带温泉水化学及同位素分析结果。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Obtained through on-site observation combined with experiments.</w:t>
+        <w:t xml:space="preserve">  现场观测结合试验获得。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Computer simulation.</w:t>
+        <w:t xml:space="preserve">  计算机模拟。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2022/01/14-2022/04/20</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022/01/14-2022/04/20</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Gate source </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">门源 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:2388.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2388.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">5254.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.9 MiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.9 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:excel、pdf、word</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">excel、pdf、word</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Menyuan earthquake, geochemistry, natural spring</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">门源地震, 地球化学, 天然泉水</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Geochemistry </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地球化学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2022</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gate source </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">门源 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1137,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1226,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1310,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">102.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1399,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 37.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1487,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Minyufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:MA Xiangxian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马向贤 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:MA Xiangxian </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马向贤  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:MA Xiangxian </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马向贤</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">MA Xiangxian. Geochemical characteristics of geofluids from natural springs and soil gases, Menyuan Ms 6.9 earthquake, NW China. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3951.2023.</w:t>
+        <w:t xml:space="preserve">马向贤. 中国西北地区门源 6.9 级地震天然泉水和土壤气体地质流体的地球化学特征数据集（2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB3951.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>