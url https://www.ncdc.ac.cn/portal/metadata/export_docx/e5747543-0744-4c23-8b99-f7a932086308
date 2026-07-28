--- v0 (2026-06-13)
+++ v1 (2026-07-28)
@@ -2,878 +2,1079 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">LI-CCR: Dataset of daily lake ice evolution (2002-2024) across global cold climate regions based on gap-filled MODIS observations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">LI-CCR：基于插补 MODIS 观测的全球寒区湖泊冰情日演变数据集（2002-2024）</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.5281/zenodo.18205988</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">LI-CCR: Dataset of daily lake ice evolution (2002-2024) across global cold climate regions based on gap-filled MODIS observations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7082.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.5281/zenodo.18205988</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.NCDC.ZENODO.DB7082.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">登录获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Polar region</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">极地</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The LI-CCR dataset provides global monitoring data on daily lake ice cover, annual lake ice phenology, and probability of complete freezing for 32800 lakes in cold regions worldwide. The time span of this dataset is from August 1, 2002 to July 31, 2024, covering 22 complete freeze-thaw cycles in the Northern Hemisphere and 21 complete freeze-thaw cycles in the Southern Hemisphere. </w:t>
+        <w:t xml:space="preserve">  LI-CCR 数据集提供了全球寒区 32800 个湖泊的逐日湖冰覆盖度、年度湖冰物候及完全封冻发生概率的全球监测数据。该数据集的时间跨度为 2002 年 8 月 1 日至 2024 年 7 月 31 日，覆盖北半球 22 个完整的冻融周期、南半球 21 个完整的冻融周期。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Data sourced from Zenodo website https://zenodo.org/records/18205988 .</w:t>
+        <w:t xml:space="preserve">  数据来源于zenodo网站https://zenodo.org/records/18205988。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Monitoring records.</w:t>
+        <w:t xml:space="preserve">  监测记录。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> The data quality is good. </w:t>
+        <w:t xml:space="preserve">  数据质量较好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2002/08/01-2024/07/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002/08/01-2024/07/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:3.5 GiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.5 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv、gpkg</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">日</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Cold regions, lakes, ice conditions</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">寒区, 湖泊, 冰情</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Limnology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">湖沼学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2002 2003 2004</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 2003 2004</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:global </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">全球 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1108,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1197,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1281,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1370,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,563 +1458,812 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:QIU Yubao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱玉宝 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:QIU Yubao </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱玉宝  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:QIU Yubao </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">邱玉宝</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">QIU Yubao. LI-CCR: Dataset of daily lake ice evolution (2002-2024) across global cold climate regions based on gap-filled MODIS observations. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7082.2026.</w:t>
+        <w:t xml:space="preserve">邱玉宝. LI-CCR：基于插补 MODIS 观测的全球寒区湖泊冰情日演变数据集（2002-2024）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.NCDC.ZENODO.DB7082.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0EB4B773" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">citation:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>文章引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">Jiang Z, Qiu Y, Leppäranta M, Li X, Yao P, Jia G, Shi J. LI-CCR: Dataset of daily lake ice evolution (2002–2024) across global cold climate regions based on gap-filled MODIS observations[J/OL]. Earth Syst. Sci. Data Discuss., 2026-01-19, 2026: 1-31. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-721.</w:t>
       </w:r>