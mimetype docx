--- v1 (2026-07-28)
+++ v2 (2026-09-11)
@@ -2241,53 +2241,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Jiang Z, Qiu Y, Leppäranta M, Li X, Yao P, Jia G, Shi J. LI-CCR: Dataset of daily lake ice evolution (2002–2024) across global cold climate regions based on gap-filled MODIS observations[J/OL]. Earth Syst. Sci. Data Discuss., 2026-01-19, 2026: 1-31. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.5194/essd-2025-721.</w:t>
+        <w:t xml:space="preserve">Jiang Z, Qiu Y, Leppäranta M, Li X, Yao P, Jia G, Shi J. LI-CCR: Dataset of daily lake ice evolution (2002–2024) across global cold climate regions based on gap-filled MODIS observations[J/OL]. Earth Syst. Sci. Data Discuss., 2026-01-19, 2026: 1-31. DOI: 10.5194/essd-2025-721.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>