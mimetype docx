--- v0 (2026-05-06)
+++ v1 (2026-06-20)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">祁连山典型人工林植被调查数据集（2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Vegetation survey data of typical plantation in Qilian Mountains in 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Vegetation survey data of typical plantation in Qilian Mountains in 2019</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6542.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db6542.2024</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB6542.2024</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">生态</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ecology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  该数据集在研究区设置具有代表性的永久性固定样地，植被数据在生长季较为旺盛的时期进行调查，利用excel统计植物种类、平均高度、密度、盖度等数据。该数据集可为人工林演替进程中生物多样性变化评估以及人工林抚育管理提供科技支撑。   数据集包括半阴坡不同林龄（草地、19a、35a、45a、45a混）和半阳坡不同林龄（草地、灌草、17a、23a、33a）青海云杉林林下植被物种数（S）、Shannon-wiener指数（H）、均度指数（J）、生态优势度指数（D）、生物量干重（g/m2）等数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  利用样地调查方法，包括不同林龄青海云杉人工林林下植被多样性及生物量等数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  在研究区设置具有代表性的永久性固定样地，植被数据在生长季较为旺盛的时期进行调查，利用excel统计植物种类、平均高度、密度、盖度等数据。</w:t>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  为确保量控制，调查前组织调查人员开展培训，统一调查方法，对监测数据及时进行电子化处理，审核后入库。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/08/01-2019/08/01</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/08/01-2019/08/01</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">祁连山焉支山 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Yanzhi Mountain in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">9.9 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:9.9 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">不同林龄, 青海云杉人工林, 物种多样性, 生物量</w:t>
+        <w:t xml:space="preserve">Theme:Different forest ages, artificial forests of Qinghai spruce, species diversity, biomass</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">自然地理学 </w:t>
+        <w:t xml:space="preserve">Subject:physical geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">祁连山焉支山 </w:t>
+        <w:t xml:space="preserve">Place:Yanzhi Mountain in Qilian Mountains </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱喜 </w:t>
+        <w:t xml:space="preserve">contributors:ZHU Xi </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">朱喜  </w:t>
+        <w:t xml:space="preserve">author:ZHU Xi </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHU Xi </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">朱喜. 祁连山典型人工林植被调查数据集（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6542.2024.</w:t>
+        <w:t xml:space="preserve">ZHU Xi. Vegetation survey data of typical plantation in Qilian Mountains in 2019. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2024. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB6542.2024.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>