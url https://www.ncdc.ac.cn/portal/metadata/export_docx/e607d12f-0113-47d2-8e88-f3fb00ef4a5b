--- v0 (2026-05-13)
+++ v1 (2026-08-11)
@@ -2,1154 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">福建泉港双偏振多普勒天气雷达观测数据（2009年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Observation data of dual polarization Doppler weather radar in Quangang, Fujian Province (2009)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Observation data of dual polarization Doppler weather radar in Quangang, Fujian Province (2009)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.lason-pl.db2944.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.lason-pl.db2944.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LASON-PL.2020.232</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集为中国科学院平凉雷电与雹暴试验站的雷达气象观测数据，包含2009年福建泉港双偏振多普勒雷达观测数据。  观测时间从2009年7月25日开始到2009年8月31日结束。  双偏振多普勒雷达接收机是数字中频接收机，发射机是行波管脉冲压缩机，偏振制式是双通道同时收发式和水平通道，单独发射式(可互换)，信号处理器是 RVP900，天线控制器 RCP8。  所获得回波参量强度有：速度V、谱宽W、强度反射率差 、差传输相移 、比相差、相关系数和线性退偏振比Ldr。</w:t>
+        <w:t xml:space="preserve">This data set is the radar meteorological observation data of Pingliang Lightning and Hailstorm Experimental Station of the Chinese Academy of Sciences, including the dual polarization Doppler radar observation data of Fujian Quangang in 2009. The observation period began on July 25, 2009 and ended on August 31, 2009. The dual polarization Doppler radar receiver is a digital intermediate frequency receiver, the transmitter is a traveling wave tube pulse compressor, the polarization system is dual channel simultaneous transmission and horizontal channel, separate transmission (interchangeable), the signal processor is RVP900, and the antenna controller RCP8. The obtained echo parameter intensities include velocity V, spectral width W, intensity reflectance difference, differential transmission phase shift, phase difference, correlation coefficient, and linear depolarization ratio Ldr. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  自主生产（仪器观测）。</w:t>
+        <w:t xml:space="preserve">    Self production (instrument observation).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  原始数据，未经加工处理。</w:t>
+        <w:t xml:space="preserve">    Raw data, unprocessed.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  双偏振多普勒雷达波长为3cm、发射脉宽1us或2us可选、接收机灵敏度为-109dBm、发射波形水平或45度线偏振波可选，强度信号精度 为0.5dB，相位信号精度 0.1º。</w:t>
+        <w:t xml:space="preserve">    The dual polarization Doppler radar has a wavelength of 3cm, optional transmission pulse width of 1us or 2us, receiver sensitivity of -109dBm, optional transmission waveform horizontal or 45 degree linearly polarized wave, intensity signal accuracy of 0.5dB, and phase signal accuracy of 0.1 º. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2009/07/25-2009/08/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2009/07/25-2009/08/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">福建省泉港市 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Quangang City, Fujian Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">11.3 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:11.3 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="6E62FBC6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:zip</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...132 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">云物理, 气象, 双偏振多普勒气象雷达</w:t>
+        <w:t xml:space="preserve">Theme:Cloud Physics, Meteorology, Dual Polarization Doppler Weather Radar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">云与降水物理学 </w:t>
+        <w:t xml:space="preserve">Subject:Cloud and Precipitation Physics </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2009</w:t>
+        <w:t xml:space="preserve">Time:2009</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">泉港,  福建 </w:t>
+        <w:t xml:space="preserve">Place:Quangang,  Fujian </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1183,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1272,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">119.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1356,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">118.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1445,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 25.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1533,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">赵果</w:t>
+        <w:t xml:space="preserve">contacts:Zhao Guo </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967695</w:t>
+        <w:t xml:space="preserve">phone:0931-4967695</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">guozh@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:guozh@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张彤 </w:t>
+        <w:t xml:space="preserve">contributors:ZHANG Tong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张彤  </w:t>
+        <w:t xml:space="preserve">author:ZHANG Tong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:ZHANG Tong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张彤. 福建泉港双偏振多普勒天气雷达观测数据（2009年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LASON-PL.2020.232.</w:t>
+        <w:t xml:space="preserve">ZHANG Tong. Observation data of dual polarization Doppler weather radar in Quangang, Fujian Province (2009). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2020. https://cstr.cn/CSTR:11738.11.ncdc.LASON-PL.2020.232.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>