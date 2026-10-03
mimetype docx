--- v0 (2026-08-19)
+++ v1 (2026-10-03)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Multi-UAV Cooperative Encirclement Training and Trajectory Simulation Results Dataset</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">多无人机协同围捕训练与轨迹仿真结果数据集</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.db7477.2026</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Multi-UAV Cooperative Encirclement Training and Trajectory Simulation Results Dataset</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.db7477.2026</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.db7477.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.db7477.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">开放获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t xml:space="preserve">  本数据集面向受限二维空间内多无人机协同围捕多目标任务中的深度强化学习训练过程分析与轨迹仿真展示，数据来源于论文《Deep Reinforcement Learning-Based Cooperative Encirclement Strategy for Multi-UAVs》的仿真实验。论文在集中训练、分散执行（CTDE）框架下，构建了阶段奖励与多任务驱动的MADDPG算法，通过将围捕任务分解为接近、跟踪、包围和捕获等连续阶段，缓解多智能体围捕任务中的奖励稀疏问题；同时结合贪婪算法进行目标分配，并为目标无人机设计基于人工势场思想的逃逸策略，以形成更贴近对抗场景的动态仿真环境。实验基于Python、PyTorch和OpenAI Gym的多智能体仿真环境开展，训练六架围捕无人机对两个目标无人机进行协同围捕，并在动态障碍物条件下评估训练后策略的表现。汇交文件按metadata、data、images目录组织，共包含1份元数据表、2个CSV数据文件、2张PNG可视化图片和1份README说明文件；核心数据实体包括data/score_history.csv、data/score_history_original_row62.csv、images/MADDPG_Training_Reward.png和images/Encirclement_Trajectory.png。训练奖励CSV包含episode、reward和moving_average_100三个字段，其中episode为1至10000的回合编号，reward为单回合累计奖励，moving_average_100为100回合滑动平均奖励；reward和moving_average_100均为仿真奖励值，无物理量纲。该数据集可用于分析多智能体深度强化学习训练收敛过程、阶段奖励与多任务机制的效果，以及多无人机协同围捕策略在复杂动态环境中的轨迹表现。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset was produced from the simulation experiments associated with the paper. It is fully generated through simulation and does not originate from field observations, purchased data, exchanged data, mirrored datasets, or third-party downloads.</w:t>
+        <w:t xml:space="preserve">  本数据集由论文相关仿真实验产生，为完全仿真生成数据，不来源于实测观测、购买、交换、镜像或第三方下载数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The dataset was generated from a two-dimensional cooperative multi-UAV encirclement simulation environment and the MADDPG training procedure. During training, simulations were executed episode by episode, and the episode-level accumulated training rewards were recorded and organized as data/score_history.csv. The original single-row reward sequence extracted from the source score_history.csv is retained as data/score_history_original_row62.csv for traceability. The training reward curve was plotted from a 10,000-episode reward sequence using a 100-episode moving average and exported as images/MADDPG_Training_Reward.png. The trajectory result was obtained by evaluating the trained policy in a simulation environment with dynamic obstacles and was exported as images/Encirclement_Trajectory.png by the visualization program.</w:t>
+        <w:t xml:space="preserve">  本数据集基于二维多无人机协同围捕仿真环境和MADDPG训练流程生成。训练阶段以回合为单位运行仿真，记录每回合训练累计奖励，并整理为data/score_history.csv；同时保留从源score_history.csv中提取的原始单行奖励序列data/score_history_original_row62.csv，用于追溯。训练奖励曲线根据10000回合奖励序列进行100回合滑动平均后绘制，输出为images/MADDPG_Training_Reward.png。轨迹结果由训练后策略在包含动态障碍的仿真环境中评估得到，并通过可视化程序输出围捕轨迹图images/Encirclement_Trajectory.png。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Completeness and readability checks were performed during dataset preparation. The training reward CSV file is readable, and the core reward curve corresponds to a 10,000-episode training record. The normalized score_history.csv contains 10,000 rows with three fields: episode, reward, and moving_average_100. The episode values range from 1 to 10,000, reward values range approximately from -3823.6044 to 3134.3994, and moving_average_100 has 9,901 valid values ranging approximately from -2336.4726 to 2.8238. Both reward and moving_average_100 are dimensionless simulation reward values. Both PNG images have a resolution of 1600 by 1200 pixels and can directly present the training reward trend and the post-training encirclement trajectory result. The dataset corresponds to the training reward curve and encirclement trajectory result reported in the paper and does not contain unrelated field-based geospatial measurements. </w:t>
+        <w:t xml:space="preserve">  本数据集在生成过程中进行了完整性和可读性检查。训练奖励数据文件可正常读取，核心奖励曲线对应10000回合训练记录。规范化后的score_history.csv共10000行，字段包括episode、reward、moving_average_100；episode取值范围为1至10000，reward取值范围约为-3823.6044至3134.3994，moving_average_100有效值为9901个，取值范围约为-2336.4726至2.8238；reward和moving_average_100均为仿真奖励值，无物理量纲。两张PNG图像分辨率均为1600×1200，可直接展示训练奖励变化和训练后围捕轨迹结果。数据内容与论文中的训练奖励曲线和围捕轨迹结果相对应，未包含与本数据集无关的地理空间实测信息。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2025/01/01-None</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2025/01/01-None</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Nanjing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">南京 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:853.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">853.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:csv, png</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">csv, png</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Multi-UAV, Cooperative Encirclement, Deep Reinforcement Learning, MADDPG, Training Reward, Trajectory Simulation</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多无人机, 协同围捕, 深度强化学习, MADDPG, 训练奖励, 轨迹仿真</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Fundamentals of Engineering and Technical Sciences </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">工程与技术科学基础学科 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:None </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王和</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:15105193069</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">15105193069</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:wanghe91@seu.edu.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">wanghe91@seu.edu.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:ma wen rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马文瑞 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:ma wen rui </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">马文瑞  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:wang he </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">王和</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2022ZD0120000</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2022ZD0120000</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">博弈智能场景应用</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">ma wen rui. Multi-UAV Cooperative Encirclement Training and Trajectory Simulation Results Dataset. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7477.2026.</w:t>
+        <w:t xml:space="preserve">马文瑞. 多无人机协同围捕训练与轨迹仿真结果数据集. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2026. https://cstr.cn/CSTR:11738.11.ncdc.db7477.2026.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>