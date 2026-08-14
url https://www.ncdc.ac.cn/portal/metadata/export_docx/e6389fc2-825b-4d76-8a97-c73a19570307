--- v0 (2026-05-04)
+++ v1 (2026-08-14)
@@ -2299,95 +2299,95 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冉有华, 李新, 卢玲. 基于多源数据融合方法的中国1km土地覆盖分类制图[J]. 地球科学进展, 2009, 24, (02): 192-203. </w:t>
+        <w:t xml:space="preserve">冉有华, 李新, 卢玲. 基于多源数据融合方法的中国1km土地覆盖分类制图[J]. 地球科学进展, 2009, 24(02): 192-203.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ran Youhua, Li Xin, Lu Ling. Evaluation of four remote sensing based land cover products over China[J]. International Journal of Remote Sensing, 2010, 31, (2). </w:t>
+        <w:t xml:space="preserve">Ran Youhua, Li Xin, Lu Ling. Evaluation of four remote sensing based land cover products over China[J]. International Journal of Remote Sensing, 2010, 31(2).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ran Y H, Li X, Lu L, Li Z Y. Large-scale land cover mapping with the integration of multi-source information based on the Dempster–Shafer theory[J]. International Journal of Geographical Information Science, 2012, 26, (1). </w:t>
+        <w:t xml:space="preserve">Ran YH, Li X, Lu L, Li ZY. Large-scale land cover mapping with the integration of multi-source information based on the Dempster–Shafer theory[J]. International Journal of Geographical Information Science, 2012, 26(1).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>