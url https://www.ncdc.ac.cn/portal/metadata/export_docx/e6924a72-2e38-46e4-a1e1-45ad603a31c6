--- v0 (2026-05-05)
+++ v1 (2026-06-19)
@@ -237,51 +237,51 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>数据分类</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">冻土</w:t>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>