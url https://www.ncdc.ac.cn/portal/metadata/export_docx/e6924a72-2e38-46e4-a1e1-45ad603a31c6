--- v1 (2026-06-19)
+++ v2 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">西岛斜坡段DCM现场原位试验数据集（2019年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">West Island Slope Section DCM in-situ test dataset (2019)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">West Island Slope Section DCM in-situ test dataset (2019)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2818.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db2818.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.NIEER.DB2818.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">其他</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Others</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  深中通道西岛斜坡段的软弱地基采用深层水泥搅拌桩处理方案，西岛斜坡段隧道槽底以下淤泥类土（含1层淤泥、2层淤泥、3层淤泥质土、2-4层粉砂）的厚度3～18m比港珠澳大桥沉管隧道的淤泥层厚，受采砂扰动影响，1层淤泥的原位十字板强度仅有4.3~8.4kPa，是一种流态的淤泥。E1管节基槽开挖线下方1层淤泥的最大厚度达5m。槽底的表层浮泥需要挖除，基槽两侧浮泥还需要阻挡其流入基槽，确保基槽能够成槽。同时西岛斜坡段位于采砂坑范围内，且从详勘和初勘的对比看，2015～2017年挖砂坑内的地层仍存在变化，必须考虑淤泥和采砂坑对DCM桩的布置形式的影响。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据文件DCM现场原位试验各级荷载施加沉降分布试验结果及分析。设计了2组试验（A1组和A1组），通过四级加载和四级卸载，验证各级荷载施加沉降。</w:t>
+        <w:t xml:space="preserve"> Data file DCM on-site in-situ test results and analysis of settlement distribution under various levels of load application. Two sets of experiments (Group A1 and Group A1) were designed to verify the settlement of each level of load through four level loading and four level unloading.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  实验试验。</w:t>
+        <w:t xml:space="preserve"> Experimental experiments.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve"> The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2019/04/01-2019/05/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2019/04/01-2019/05/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">西岛斜坡段 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:West Island Slope Section </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">394.2 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:394.2 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:pdf</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">DCM, 载荷试验, 沉降</w:t>
+        <w:t xml:space="preserve">Theme:DCM, load test, settlement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地质学 </w:t>
+        <w:t xml:space="preserve">Subject:geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2019</w:t>
+        <w:t xml:space="preserve">Time:2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中山 </w:t>
+        <w:t xml:space="preserve">Place:Zhongshan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">管维东 </w:t>
+        <w:t xml:space="preserve">contributors:guan weidong </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">管维东  </w:t>
+        <w:t xml:space="preserve">author:guan weidong </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:guan weidong </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC0809600</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">涉水重大基础设施安全保障技术研究与工程示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">管维东. 西岛斜坡段DCM现场原位试验数据集（2019年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2818.2023.</w:t>
+        <w:t xml:space="preserve">guan weidong. West Island Slope Section DCM in-situ test dataset (2019). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.NIEER.DB2818.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>