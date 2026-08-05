--- v0 (2026-05-06)
+++ v1 (2026-08-05)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">黑河生态水文遥感试验：可见光近红外高光谱航空遥感数据集（2012年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: visible near infrared hyperspectral aerial remote sensing data set (2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Heihe River eco hydrological remote sensing experiment: visible near infrared hyperspectral aerial remote sensing data set (2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3494.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3494.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.NIEER.2021.1766</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">遥感及产品</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Remote Sensing</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  此数据集包含    （1）甘肃张掖CASI+SASI航空遥感数据处理    （2）Process of the airborne data_CASI+SASI      2012年6月29日和2012年7月7日在黑河中游的30*30公里核心观测区域、中游样带区，利用运12飞机，搭载CASI/SASI传感器，开展了可见光/近红外短波红外高光谱航空遥感数据获取飞行试验。飞行相对高度2000米（海拔高3500米），CASI和SASI传感器波长范围分别为380-1050纳米和950-2450纳米，空间分辨率分别为1米和2.4米。利用同步测量的地面数据和大气数据，经过几何和6S大气校正，得到地表反射率产品。</w:t>
+        <w:t xml:space="preserve">This dataset contains (1) Gansu Zhangye CASI + Sasi aerial remote sensing data processing （2）Process of the airborne data_ CASI+SASI On June 29, 2012 and July 7, 2012, in the 30 * 30km core observation area and the midstream sample zone in the middle reaches of Heihe River, the flight test of obtaining visible / near-infrared short wave infrared hyperspectral aerial remote sensing data was carried out by using Yun 12 aircraft and CASI / Sasi sensors. The relative flight altitude is 2000 meters (altitude is 3500 meters). The wavelength ranges of CASI and Sasi sensors are 380-1050 nm and 950-2450 nm respectively, and the spatial resolution is 1 meter and 2.4 meters respectively. The surface reflectance product is obtained by using the synchronously measured ground data and atmospheric data through geometric and 6S atmospheric correction </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  2012年6月29日和2012年7月7日在黑河中游的30*30公里核心观测区域、中游样带区，利用运12飞机，搭载CASI/SASI传感器，开展了可见光/近红外短波红外高光谱航空遥感数据获取飞行试验。</w:t>
+        <w:t xml:space="preserve">  On June 29, 2012 and July 7, 2012, in the 30 * 30km core observation area and the midstream sample zone in the middle reaches of Heihe River, the flight test of obtaining visible / near-infrared short wave infrared hyperspectral aerial remote sensing data was carried out by using Yun 12 aircraft and CASI / Sasi sensors</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  飞行相对高度2000米（海拔高3500米），CASI和SASI传感器波长范围分别为380-1050纳米和950-2450纳米，空间分辨率分别为1米和2.4米。利用同步测量的地面数据和大气数据，经过几何和6S大气校正，得到地表反射率产品。</w:t>
+        <w:t xml:space="preserve">  The relative flight altitude is 2000 meters (altitude is 3500 meters). The wavelength ranges of CASI and Sasi sensors are 380-1050 nm and 950-2450 nm respectively, and the spatial resolution is 1 meter and 2.4 meters respectively. The surface reflectance product is obtained by using the synchronously measured ground data and atmospheric data through geometric and 6S atmospheric correction</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好</w:t>
+        <w:t xml:space="preserve"> Good data quality </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2012/06/29-2012/06/30</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2012/06/29-2012/06/30</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">黑河流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">302.9 GiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:302.9 GiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">CASI, 成像光谱仪, 航空遥感, SASI, 地表反射率</w:t>
+        <w:t xml:space="preserve">Theme:CASI, imaging spectrometer, Aerial remote sensing, SASI, Surface reflectance</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">遥感地质学 </w:t>
+        <w:t xml:space="preserve">Subject:remote sensing geology </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2012</w:t>
+        <w:t xml:space="preserve">Time:2012</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中游人工绿洲试验区,  黑河流域 </w:t>
+        <w:t xml:space="preserve">Place:Artificial oasis experimental area in the middle reaches,  Heihe River Basin </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 39.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.27</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">100.46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 38.70</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青 </w:t>
+        <w:t xml:space="preserve">contributors:Xiao qing </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">肖青  </w:t>
+        <w:t xml:space="preserve">author:Xiao qing </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Xiao qing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">肖青. 黑河生态水文遥感试验：可见光近红外高光谱航空遥感数据集（2012年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1766.</w:t>
+        <w:t xml:space="preserve">Xiao qing. Heihe River eco hydrological remote sensing experiment: visible near infrared hyperspectral aerial remote sensing data set (2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.NIEER.2021.1766.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>