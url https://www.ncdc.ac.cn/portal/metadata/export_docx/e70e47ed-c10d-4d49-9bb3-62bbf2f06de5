--- v0 (2026-05-11)
+++ v1 (2026-06-27)
@@ -2316,51 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Guoshuai, Tan Lihai, Yang Bao, Che Tao, Feng Guangcai, Ljungqvist FredrikCharpentier, Luo Yayong, Du Heqiang, Zhao Hui, Zhang Ying, Huang Chunlin, Huang Ning, Tang Wenjun, Jin Rui, Li Xin. Site selection of desert solar farms based on heterogeneous sand flux[J/OL]. npj Climate and Atmospheric Science, 2024-03, 7, (1):61. </w:t>
+        <w:t xml:space="preserve">Li Guoshuai, Tan Lihai, Yang Bao, Che Tao, Feng Guangcai, Ljungqvist Fredrik Charpentier, Luo Yayong, Du Heqiang, Zhao Hui, Zhang Ying, Huang Chunlin, Huang Ning, Tang Wenjun, Jin Rui, Li Xin. Site selection of desert solar farms based on heterogeneous sand flux[J]. npj Climate and Atmospheric Science, 2024-03-06, 7, (1):61. </w:t>
         <w:br/>
         <w:t xml:space="preserve">            DOI: 10.1038/s41612-024-00606-4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>