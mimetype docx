--- v1 (2026-06-27)
+++ v2 (2026-09-27)
@@ -2316,53 +2316,51 @@
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="666391CD" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Li Guoshuai, Tan Lihai, Yang Bao, Che Tao, Feng Guangcai, Ljungqvist Fredrik Charpentier, Luo Yayong, Du Heqiang, Zhao Hui, Zhang Ying, Huang Chunlin, Huang Ning, Tang Wenjun, Jin Rui, Li Xin. Site selection of desert solar farms based on heterogeneous sand flux[J]. npj Climate and Atmospheric Science, 2024-03-06, 7, (1):61. </w:t>
-[...1 lines deleted...]
-        <w:t xml:space="preserve">            DOI: 10.1038/s41612-024-00606-4.</w:t>
+        <w:t xml:space="preserve">Li Guoshuai, Tan Lihai, Yang Bao, Che Tao, Feng Guangcai, Ljungqvist FredrikCharpentier, Luo Yayong, Du Heqiang, Zhao Hui, Zhang Ying, Huang Chunlin, Huang Ning, Tang Wenjun, Jin Rui, Li Xin. Site selection of desert solar farms based on heterogeneous sand flux[J/OL]. npj Climate and Atmospheric Science, 2024-03-06, 7(1): 61. DOI: 10.1038/s41612-024-00606-4.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="48B1038E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="49E237FA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED"/>