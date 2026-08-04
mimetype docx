--- v0 (2026-05-06)
+++ v1 (2026-08-04)
@@ -2,1079 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省湿地情况统计数据集（2005-2022年）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Statistical Dataset of Wetland Situation in Gansu Province (2005-2012)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Statistical Dataset of Wetland Situation in Gansu Province (2005-2012)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4058.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.gseer.db4058.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.NCDC.GSEER.DB4058.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">社会经济文化</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Login to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Social economy and culture</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本数据集主要收集了2005-2022年甘肃省湿地情况统计数据，主要包括湿地面积、自然湿地、河流、湖泊、沼泽、人工湿地及湿地总面积占国土面积的比重。数据来源于《中国环境统计年鉴》和《中国林业统计年鉴》。</w:t>
+        <w:t xml:space="preserve">This dataset mainly collects statistical data on wetland conditions in Gansu Province from 2005 to 2022, including wetland area, natural wetlands, rivers, lakes, swamps, artificial wetlands, and the proportion of wetland total area to national land area. The data is sourced from the China Environmental Statistics Yearbook and the China Forestry Statistics Yearbook. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  甘肃省湿地情况（一）（2005-2017年）来源于《中国林业统计年鉴》；甘肃省湿地情况（2010-2021年）来源于《中国环境统计年鉴》。</w:t>
+        <w:t xml:space="preserve">    The wetland situation in Gansu Province (2005-2017) is sourced from the "China Forestry Statistical Yearbook"; The wetland situation in Gansu Province (2010-2021) is sourced from the China Environmental Statistical Yearbook.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  人工整理，交叉校对。</w:t>
+        <w:t xml:space="preserve">    Manual sorting and cross checking.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">    The data quality is good. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2023/10/09-2023/10/16</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2023/10/09-2023/10/16</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">17.0 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:17.0 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:xlsx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省, 湿地, 沼泽, 统计公报</w:t>
+        <w:t xml:space="preserve">Theme:Gansu Province, wetlands, swamps, Statistical Bulletin</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">地理学 </w:t>
+        <w:t xml:space="preserve">Subject:geography </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
+        <w:t xml:space="preserve">Time:2005 2006 2007 2008 2009 2010 2011 2012 2013 2014 2015 2016 2017 2018 2019 2020 2021 2022</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省 </w:t>
+        <w:t xml:space="preserve">Place:Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1108,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.79</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1197,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 92.34</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1281,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">108.71</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1370,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 32.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1458,743 +1185,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">09314967596</w:t>
+        <w:t xml:space="preserve">phone:09314967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">张耀南 </w:t>
+        <w:t xml:space="preserve">contributors:Zhang Yaonan </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳  </w:t>
+        <w:t xml:space="preserve">author:MIN Yufang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:LI Hongxing </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">张耀南. 甘肃省湿地情况统计数据集（2005-2022年）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4058.2023.</w:t>
+        <w:t xml:space="preserve">Zhang Yaonan. Statistical Dataset of Wetland Situation in Gansu Province (2005-2012). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.NCDC.GSEER.DB4058.2023.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>