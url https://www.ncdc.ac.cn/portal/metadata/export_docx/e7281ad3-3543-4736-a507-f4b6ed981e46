--- v0 (2026-06-20)
+++ v1 (2026-09-19)
@@ -2,878 +2,1040 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">A feasibility study on an automated method to generate patient-specific dose distributions for radiotherapy using deep learning</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">使用深度学习方法自动生成病人特异性放疗剂量分布可行性研究</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.imp.db2510.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">A feasibility study on an automated method to generate patient-specific dose distributions for radiotherapy using deep learning</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2510.2022</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.imp.db2510.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.IMP.db2510.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Others</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">其他</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Based on deep learning, a 3D dose distribution prediction method for patient specific radiotherapy plan is established in this paper, which can automatically generate the patient specific radiotherapy dose distribution. The prediction results can be used in the evaluation model based on tumor percentage dose coverage, volume dose of normal tissues and organs at risk as parameters to evaluate the advantages and disadvantages of dose distribution. </w:t>
+        <w:t xml:space="preserve">该文章基于深度学习建立一种病人特异性放疗计划3D剂量分布预测方法，可以自动生成病人特异性放疗剂量分布，预测结果可用于基于肿瘤百分剂量覆盖度、正常组织和危及器官的容积剂量等为参数的评判模型中，评估剂量分布的优劣性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">In the case of given planning image, a method for predicting the optimal dose distribution and segmented anatomy are developed, and the deep learning technology is applied to the previously optimized database and approved IMRT plan. A total of 80 cases of early nasopharyngeal carcinoma (NPC) were included in this study. Randomly selected 70 cases as the training set, the rest as the test set. The input is a structured image, and each target and organ at risk (OAR) is assigned a unique tag. The output is dose map, including coarse dose map and converted fine dose map (FDM) convolution. Two types of structured input images are used in the model construction. One input includes an unprocessed image (with a correlation structure). The second type of input involves modifying the gray label of the image with information from the geometry of the radiation beam. Resnet101 was chosen as the deep learning network of both. The accuracy of predicting dose distribution was evaluated according to the corresponding dose used in clinic.</w:t>
+        <w:t xml:space="preserve">在给定规划图像的情况下，开发一种预测最佳剂量分布的方法和分段解剖，通过将深度学习技术应用于先前优化的数据库和批准的调强放射治疗计划。本研究共纳入 80 例早期鼻咽癌 (NPC) 病例。随机选取 70 个案例作为训练集，其余作为测试集。输入是具有结构的图像，每个目标和处于危险中的器官 (OAR) 都被分配了一个唯一的标签。输出是剂量图，包括粗剂量图和转换后的精细剂量图 (FDM)卷积。在模型构建中使用了两种类型的具有结构的输入图像。一种输入包括未经处理的图像（带有相关结构）。第二种类型输入涉及使用来自辐射束几何的信息修改图像灰色标签。ResNet101 被选为两者的深度学习网络。根据临床使用的相应剂量评估预测剂量分布的准确性。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Input structured images, and each target and organ at risk (OAR) is assigned a unique label. The output dose map includes coarse dose map and converted fine dose map (FDM).</w:t>
+        <w:t xml:space="preserve">输入具有结构的图像，每个目标和处于危险中的器官 (OAR) 都被分配了一个唯一的标签。输出剂量图，包括粗剂量图和转换后的精细剂量图 (FDM)卷积。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Good data quality </w:t>
+        <w:t xml:space="preserve">数据质量良好</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:2017/07/01-2019/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017/07/01-2019/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:Lanzhou, Gansu </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">甘肃兰州 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:925.4 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">925.4 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">format:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">pdf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Deep learning, radiation dose, patient specificity</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">深度学习, 放疗剂量, 病人特异性</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:2017 2018 2019</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 2018 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Gansu,  Gansu Province </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">兰州,  甘肃省 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -907,51 +1069,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -978,51 +1158,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1044,51 +1242,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1115,51 +1331,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1185,550 +1419,818 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:XIAO Guoqing </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:XIAO Guoqing </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">肖国青</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">number:2017YFC0107500</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">编号：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017YFC0107500</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>，</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:proofErr w:type="gramStart"/>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">name:Research and implementation of a new conformal intensity modulation technique for multi-particle biology guided by multi-modes</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>名称：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">多模式引导的多粒子生物适形调强新技术研究与实现</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">XIAO Guoqing. A feasibility study on an automated method to generate patient-specific dose distributions for radiotherapy using deep learning. National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2510.2022.</w:t>
+        <w:t xml:space="preserve">肖国青. 使用深度学习方法自动生成病人特异性放疗剂量分布可行性研究. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2023. https://cstr.cn/CSTR:11738.11.ncdc.IMP.db2510.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>