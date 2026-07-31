--- v0 (2026-06-15)
+++ v1 (2026-07-31)
@@ -2,1040 +2,878 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">甘肃省天水市罗玉沟流域降雨型滑坡现场实验水位数据（2020年7月16日-8月14日）</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Field experimental water level data of rainfall induced landslide in Luoyugou watershed, Tianshui City, Gansu Province (July 16-august 14, 2020)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Field experimental water level data of rainfall induced landslide in Luoyugou watershed, Tianshui City, Gansu Province (July 16-august 14, 2020)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2064.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.LANDSLIDE.db2064.2022</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.LANDSLIDE.db2064.2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">水文</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hydrology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  本表是甘肃省天水市罗玉沟流域降雨试验的水位数据内容。数据是YTYL0301型水位传感器的数据，由TH302采集仪器进行采集，记录起止时间是2020-07-16至2020-08-14，采集间隔为3分钟，水深分辨率：1cm，数据以Excel存储，记录了4个探坑的数据，各探坑均有一个传感器。</w:t>
+        <w:t xml:space="preserve">This table is the water level data of Tianshui rainfall test. The data is the data of ytyl0301 water level sensor, which is collected by TH302 acquisition instrument. The recording start and end time is 2020-07-16 to 2020-08-14. The acquisition interval is 3 minutes. The water depth resolution is 1cm. The data is stored in Excel. The data of four test pits are recorded, and each test pit has a sensor. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  由TH302采集仪器进行数据采集。</w:t>
+        <w:t xml:space="preserve">  Data acquisition is carried out by TH302 acquisition instrument.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  采用Origin制图，数据来源于降雨量，获得降雨试验全过程降雨量数据。</w:t>
+        <w:t xml:space="preserve">  Using origin mapping, the data comes from rainfall, and the rainfall data in the whole process of rainfall test are obtained.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">  数据质量良好。</w:t>
+        <w:t xml:space="preserve">  Good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">2020/07/16-2020/08/15</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:2020/07/16-2020/08/15</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市罗玉沟流域 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:Luoyugou watershed, Tianshui City, Gansu Province </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">4.5 MiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:4.5 MiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">Excel</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...18 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">无 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水位, YTYL0301型水位传感器, Origin制图</w:t>
+        <w:t xml:space="preserve">Theme:Water level, ytyl0301 water level sensor, TH302 data</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">2020</w:t>
+        <w:t xml:space="preserve">Time:2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">甘肃省天水市罗玉沟流域 </w:t>
+        <w:t xml:space="preserve">Place:Luoyugou watershed </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1069,69 +907,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1158,69 +978,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.50</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1242,69 +1044,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve">105.75</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1331,69 +1115,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 34.67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1419,818 +1185,550 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yufang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">孟兴民 </w:t>
+        <w:t xml:space="preserve">contributors: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">曾润强  </w:t>
+        <w:t xml:space="preserve">author:ZENG Runqiang </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F2DC549" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:t xml:space="preserve">number:2018YFC1504703</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>，</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
-      <w:r>
-[...51 lines deleted...]
-        <w:t xml:space="preserve">黄土滑坡失稳机理、防控方法研究与防治示范</w:t>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">name:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">孟兴民. 甘肃省天水市罗玉沟流域降雨型滑坡现场实验水位数据（2020年7月16日-8月14日）. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2064.2022.</w:t>
+        <w:t xml:space="preserve">. Field experimental water level data of rainfall induced landslide in Luoyugou watershed, Tianshui City, Gansu Province (July 16-august 14, 2020). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2022. https://cstr.cn/CSTR:11738.11.ncdc.LANDSLIDE.db2064.2022.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>