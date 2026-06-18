--- v0 (2026-05-03)
+++ v1 (2026-06-18)
@@ -2,919 +2,1147 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average precipitation data of Kazakhstan in Central Asia from 1879 to 2003 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">1879-2003年（部分年份）中亚地区哈萨克斯坦逐月平均降水量数据</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>英文名称</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3186.2023</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average precipitation data of Kazakhstan in Central Asia from 1879 to 2003 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1341</w:t>
-[...19 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3186.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Share</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>CSTR</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1341</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t>数据共享方式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">申请获取</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>type:</w:t>
-[...47 lines deleted...]
-        <w:t xml:space="preserve">Meteorology</w:t>
+        <w:t>数据分类</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>：</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">气象</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Datasets description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据集摘要</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This dataset includes kuigan (1951-2003), uchtobe (1913-1991), chimkent (1919-1999), Orlovski poselok (1909-1993), blinkovo (1906-1991), Turgai (1900-1995), aralskoe Monthly average precipitation data of 47 meteorological stations, including more, 1906-2000, zaysan, 1891-1999, Turkestan, 1892-1996, Fort Shevchenko, 1891-2000, kokpekty, 1891-1999, kazalinsk, 1891-1999 and Almaty, 1879-2002. </w:t>
+        <w:t xml:space="preserve">本数据集包含哈萨克斯坦的库伊甘（Kuigan，1951-2003）、乌奇托别（Uchtobe，1913-1991）、奇姆肯特（Chimkent，1919-1999）、奥尔罗夫斯基村（Orlovskii poselok，1909-1993）、布林科沃（Blinkovo，1906-1991）、图尔盖（Turgai，1900-1995）、阿拉尔斯卡耶海（Aralskoe more，1906-2000）、斋桑（Zaysan，1891-1999）、突厥斯坦（Turkestan，1892-1996）、舍甫琴科堡（Fort Shevchenko，1891-2000）、科克佩克特（Kokpekty，1891-1999）、卡扎林斯克（Kazalinsk，1891-1999）、阿拉木图（Almaty，1879-2002）等47个气象站的逐月平均降水量数据。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data source description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据源描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Manual observation</w:t>
+        <w:t xml:space="preserve">人工观测</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data processing method</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据加工方法</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">The data was translated by translators and meteorological researchers, and then archived.</w:t>
+        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再进行归档整理得到。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Data quality description</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>数据质量描述</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
+        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Base information</w:t>
+        <w:t>基本信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">time:1879/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集时间</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1879/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">collect</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">place:There are 47 meteorological stations in Central Asia, including kuygan, uchtobe, chimkent, Orlovsky village, brinkovo, Turgai, alarskayehai, Zaisan, Turkestan, Shevchenko, kokpekte, kazalinsk and Almaty </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>采集地点</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区哈萨克斯坦 库伊甘、乌奇托别、奇姆肯特、奥尔罗夫斯基村、布林科沃、图尔盖、阿拉尔斯卡耶海、斋桑、突厥斯坦、舍甫琴科堡、科克佩克特、卡扎林斯克、阿拉木图等47个气象站 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">altitude:-25.0m-</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>海拔</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">-25.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3017.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">data </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">size:612.5 KiB</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据量</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">612.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">data </w:t>
-[...12 lines deleted...]
-    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据格式</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Coordinate</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据时间分辨率：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">月</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:leftChars="200" w:left="440"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>坐标系</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
-      </w:r>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Keywords</w:t>
+        <w:t>关键词标签</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Theme:Central Asia, meteorology, precipitation, station information table</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">主题：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中亚地区, 气象, 降水量, 站点信息表</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve">Subject:Hydrometeorology </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">学科：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">水文气象学 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Time:1879-2003</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">时间：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1879-2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">Place:Podgornoye,  Karaganda,  Uyuk,  Kazakhstan,  Ayaguz,  On Gorelnik,  Bran,  Kyzylorda,  Kyzylorda,  Balkash,  Isaak,  Central Asia,  Aralscaye Sea,  Bakkhtu,  Mengerk,  Karagne,  Ucharal,  Kalmykovo,  Karkalinsk,  Ouldsal,  Kokopekte,  Mointu,  Kuygan,  Orlovsky Village,  Kazalinsk,  Ili,  Karat Ulek,  Ayaguz Village,  Turgue,  Ustigorelnik,  Medio,  Semipalatinsk,  Salezaz,  Uyr,  Panfilov,  Narencor,  Almaty,  Ust-Kamenogorsk,  Brinkovo,  Sam,  Turkestan,  Karsak,  Qi Mkent,  Irgiz,  Jaisan,  Uchitobe,  Great Almaty Lake,  Taldi Kurgan,  Shevchenko </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">地点：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">波德戈尔诺耶,  卡拉干达,  乌尤克,  哈萨克斯坦,  古利耶夫（现称阿特劳）,  上戈列尔尼克,  布兰,  克孜勒贾尔,  克孜勒奥尔达,  巴尔喀什,  伊塞克,  中亚地区,  阿拉尔斯卡耶海,  巴克赫图,  门日尔克,  卡通卡拉盖,  乌恰拉尔,  卡尔梅科沃,  卡尔卡拉林斯克,  乌尔德扎尔,  科克佩克特,  莫因图,  库伊甘,  奥尔罗夫斯基村,  卡扎林斯克,  伊犁,  卡拉特乌列克,  阿亚古兹村,  图尔盖,  乌斯季戈列尔尼克,  米迪奥,  赛米巴拉金斯克,  萨雷扎兹,  乌伊尔,  潘菲洛夫（现称扎尔肯特）,  纳伦科尔,  阿拉木图,  乌斯季卡缅诺戈尔斯克,  布林科沃,  萨姆,  突厥斯坦,  卡尔萨克派,  奇姆肯特,  伊尔吉兹,  斋桑,  乌奇托别,  大阿拉木图湖,  塔尔迪库尔甘,  舍甫琴科堡 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Space scope</w:t>
+        <w:t>空间范围</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -948,51 +1176,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">north</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>北</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1019,51 +1265,69 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">west</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>西</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1085,51 +1349,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">east</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>东</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1156,51 +1438,69 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve">south</w:t>
+              <w:t xml:space="preserve"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t>南</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+                <w:lang w:eastAsia="zh-CN"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1226,501 +1526,743 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Service information</w:t>
+        <w:t>数据服务信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>联系人</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">敏玉芳</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">phone:0931-4967596</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务电话</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>服务邮箱</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Contact information</w:t>
+        <w:t>联系信息</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据贡献者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">author:Shen yongping </w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>元数据作者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">manager:Shen yongping </w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据管理者</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">沈永平</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Project information</w:t>
+        <w:t>项目支持信息</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>Citations and annotations</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t>引用和标注</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>请资源</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="C00000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CB120B9" w14:textId="2015F29A" w:rsidR="003E11ED" w:rsidRPr="00F24FBB" w:rsidRDefault="00000000" w:rsidP="00F24FBB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>中文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数据来源于</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00F24FBB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62415284" w14:textId="6B7B806C" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
-          <w:color w:val="C00000"/>
-[...15 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">英文发表的成果中参考以下规范注明：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r>
-[...9 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00545729">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
+      </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r>
-[...75 lines deleted...]
-      <w:r w:rsidR="0046133D">
+      <w:r w:rsidR="00545729">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Data</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve">reference:</w:t>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>数据引用</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Shen yongping. Monthly average precipitation data of Kazakhstan in Central Asia from 1879 to 2003 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1341.</w:t>
+        <w:t xml:space="preserve">沈永平. 1879-2003年（部分年份）中亚地区哈萨克斯坦逐月平均降水量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1341.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>