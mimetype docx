--- v1 (2026-06-18)
+++ v2 (2026-08-02)
@@ -2,1147 +2,919 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="0C995841" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C0D49FE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">1879-2003年（部分年份）中亚地区哈萨克斯坦逐月平均降水量数据</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="457417F7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">Monthly average precipitation data of Kazakhstan in Central Asia from 1879 to 2003 (partial years)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>英文名称</w:t>
+        <w:t>DOI</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">Monthly average precipitation data of Kazakhstan in Central Asia from 1879 to 2003 (partial years)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="16F5290F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3186.2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1210F7A7" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>DOI</w:t>
+        <w:t>CSTR</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">：</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">10.12072/ncdc.nieer.db3186.2023</w:t>
-[...10 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve">11738.11.ncdc.nieer.2020.1341</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="02DC7E52" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>CSTR</w:t>
-[...38 lines deleted...]
-      </w:r>
+        <w:t>Share</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据共享方式</w:t>
-[...37 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据分类</w:t>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">气象</w:t>
+        <w:t>type:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apply to Access</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52A94B2C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Category:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Meteorology</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F837B57" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据集摘要</w:t>
+        <w:t>Datasets description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0921B6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F145BAA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据集包含哈萨克斯坦的库伊甘（Kuigan，1951-2003）、乌奇托别（Uchtobe，1913-1991）、奇姆肯特（Chimkent，1919-1999）、奥尔罗夫斯基村（Orlovskii poselok，1909-1993）、布林科沃（Blinkovo，1906-1991）、图尔盖（Turgai，1900-1995）、阿拉尔斯卡耶海（Aralskoe more，1906-2000）、斋桑（Zaysan，1891-1999）、突厥斯坦（Turkestan，1892-1996）、舍甫琴科堡（Fort Shevchenko，1891-2000）、科克佩克特（Kokpekty，1891-1999）、卡扎林斯克（Kazalinsk，1891-1999）、阿拉木图（Almaty，1879-2002）等47个气象站的逐月平均降水量数据。</w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="77B2659C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据源描述</w:t>
+        <w:t>Data source description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67561AFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1AB5ADD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">人工观测</w:t>
+        <w:t xml:space="preserve">Manual observation</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DFFC47A" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据加工方法</w:t>
+        <w:t>Data processing method</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64771798" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CB51FD2" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据经由翻译人员与气象研究人员共同翻译，再进行归档整理得到。</w:t>
+        <w:t xml:space="preserve">The data was translated by translators and meteorological researchers, and then archived.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D76002" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据质量描述</w:t>
+        <w:t>Data quality description</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="017A348C" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2563A931" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">本数据在获取处理各阶段均有专业人员负责，数据质量良好。</w:t>
+        <w:t xml:space="preserve">This data is in the charge of professionals at all stages of acquisition and processing, with good data quality. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7267B58E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>基本信息</w:t>
+        <w:t>Base information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="090E29C1" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">1879/01/01-2003/12/31</w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">time:1879/01/01-2003/12/31</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="58198634" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">中亚地区哈萨克斯坦 库伊甘、乌奇托别、奇姆肯特、奥尔罗夫斯基村、布林科沃、图尔盖、阿拉尔斯卡耶海、斋桑、突厥斯坦、舍甫琴科堡、科克佩克特、卡扎林斯克、阿拉木图等47个气象站 </w:t>
+        <w:t xml:space="preserve">collect</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">place:There are 47 meteorological stations in Central Asia, including kuygan, uchtobe, chimkent, Orlovsky village, brinkovo, Turgai, alarskayehai, Zaisan, Turkestan, Shevchenko, kokpekte, kazalinsk and Almaty </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="040B3BB9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">-25.0m-</w:t>
+        <w:t xml:space="preserve">altitude:-25.0m-</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">3017.0m</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="405CBC7D" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">612.5 KiB</w:t>
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">size:612.5 KiB</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319E6F8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="21F7B2B8" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">data </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">format:Excel表格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="34DEC2F4" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...57 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">Coordinate</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">system: </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">WGS84 </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68ACE272" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>关键词标签</w:t>
+        <w:t>Keywords</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4B782041" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">中亚地区, 气象, 降水量, 站点信息表</w:t>
+        <w:t xml:space="preserve">Theme:Central Asia, meteorology, precipitation, station information table</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">水文气象学 </w:t>
+        <w:t xml:space="preserve">Subject:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">1879-2003</w:t>
+        <w:t xml:space="preserve">Time:1879-2003</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">波德戈尔诺耶,  卡拉干达,  乌尤克,  哈萨克斯坦,  古利耶夫（现称阿特劳）,  上戈列尔尼克,  布兰,  克孜勒贾尔,  克孜勒奥尔达,  巴尔喀什,  伊塞克,  中亚地区,  阿拉尔斯卡耶海,  巴克赫图,  门日尔克,  卡通卡拉盖,  乌恰拉尔,  卡尔梅科沃,  卡尔卡拉林斯克,  乌尔德扎尔,  科克佩克特,  莫因图,  库伊甘,  奥尔罗夫斯基村,  卡扎林斯克,  伊犁,  卡拉特乌列克,  阿亚古兹村,  图尔盖,  乌斯季戈列尔尼克,  米迪奥,  赛米巴拉金斯克,  萨雷扎兹,  乌伊尔,  潘菲洛夫（现称扎尔肯特）,  纳伦科尔,  阿拉木图,  乌斯季卡缅诺戈尔斯克,  布林科沃,  萨姆,  突厥斯坦,  卡尔萨克派,  奇姆肯特,  伊尔吉兹,  斋桑,  乌奇托别,  大阿拉木图湖,  塔尔迪库尔甘,  舍甫琴科堡 </w:t>
+        <w:t xml:space="preserve">Place:Podgornoye,  Karaganda,  Uyuk,  Kazakhstan,  Ayaguz,  On Gorelnik,  Bran,  Kyzylorda,  Kyzylorda,  Balkash,  Isaak,  Central Asia,  Aralscaye Sea,  Bakkhtu,  Mengerk,  Karagne,  Ucharal,  Kalmykovo,  Karkalinsk,  Ouldsal,  Kokopekte,  Mointu,  Kuygan,  Orlovsky Village,  Kazalinsk,  Ili,  Karat Ulek,  Ayaguz Village,  Turgue,  Ustigorelnik,  Medio,  Semipalatinsk,  Salezaz,  Uyr,  Panfilov,  Narencor,  Almaty,  Ust-Kamenogorsk,  Brinkovo,  Sam,  Turkestan,  Karsak,  Qi Mkent,  Irgiz,  Jaisan,  Uchitobe,  Great Almaty Lake,  Taldi Kurgan,  Shevchenko </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A7A4C95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>空间范围</w:t>
+        <w:t>Space scope</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="5000" w:type="pct"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
@@ -1176,69 +948,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="37D7601F" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">north</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.37</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1265,69 +1019,51 @@
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1667" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46B82F03" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">west</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 50.25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1349,69 +1085,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7A580FDF" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">east</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 86.48</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="003E11ED" w14:paraId="53F1A3F4" w14:textId="77777777">
         <w:trPr>
@@ -1438,69 +1156,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B1B15EB" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
             <w:pPr>
               <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">south</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
                 <w:lang w:eastAsia="zh-CN"/>
               </w:rPr>
               <w:t xml:space="preserve"> 42.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1666" w:type="pct"/>
@@ -1526,743 +1226,501 @@
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>数据服务信息</w:t>
+        <w:t>Service information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40BB90DE" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">敏玉芳</w:t>
+        <w:t xml:space="preserve">contacts:Min Yu Fang </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76B16FFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">0931-4967596</w:t>
+        <w:t xml:space="preserve">phone:0931-4967596</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10220080" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">ncdc@lzb.ac.cn</w:t>
+        <w:t xml:space="preserve">mailbox:ncdc@lzb.ac.cn</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0379DBFC" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>联系信息</w:t>
+        <w:t>Contact information</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="74F90FD6" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平 </w:t>
+        <w:t xml:space="preserve">contributors:Shen yongping </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11E174EA" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve">沈永平  </w:t>
+        <w:t xml:space="preserve">author:Shen yongping </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="114EE557" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLineChars="200" w:firstLine="480"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...29 lines deleted...]
-    <w:p w14:paraId="776342D3" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+        <w:t xml:space="preserve">manager:Shen yongping </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5866AA95" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>项目支持信息</w:t>
+        <w:t>Project information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C8B3A78" w14:textId="77777777" w:rsidR="00374007" w:rsidRDefault="00374007">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0F06DCF6" w14:textId="0BEF0B25" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>引用和标注</w:t>
+        <w:t>Citations and annotations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B3A3B29" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+    <w:p w14:paraId="69774F86" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>为保障平台科技资源的权益、扩展平台中心的服务、提升科技资源的应用潜力，</w:t>
-      </w:r>
+        <w:t xml:space="preserve">In order to protect the rights and interests of the platform's scientific and technological resources, expand the services of the platform center, and enhance the application potential of scientific and technological </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>请资源</w:t>
-      </w:r>
+        <w:t>resources,resource</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="C00000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>使用者在使用资源所产生的研究成果中（包括公开发表的论文、论著、数据产品和未公开发表的研究报告、数据产品等成果），请按以下方式规范标注和引用。</w:t>
-[...5 lines deleted...]
-        <w:ind w:firstLineChars="200" w:firstLine="480"/>
+        <w:t xml:space="preserve"> users are requested to mark and quote the research results (including published papers, treatises, data products, unpublished research reports, data products, etc.) generated by the use of resources in the following manner.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B32173E" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:r>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>For the achievements published in English, please refer to the following specifications</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">数据来源于</w:t>
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+        <w:t xml:space="preserve">：</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BB29A0A" w14:textId="724A16D8" w:rsidR="003E11ED" w:rsidRDefault="00000000">
+      <w:pPr>
+        <w:ind w:firstLine="420"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">国家冰川冻土沙漠科学数据中心</w:t>
-      </w:r>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t>(</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F24FBB">
+        <w:t xml:space="preserve">The dataset is provided by </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://www.ncdc.ac.cn</w:t>
-[...69 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">National Cryosphere Desert Data Center(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00545729">
+      <w:r w:rsidR="0046133D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">https://www.ncdc.ac.cn)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E5076F9" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="00000000">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve"/>
-[...26 lines deleted...]
-        <w:t xml:space="preserve"/>
+        <w:t xml:space="preserve">Data</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t xml:space="preserve">reference:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14DCE464" w14:textId="1B1FBA60" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:t xml:space="preserve">沈永平. 1879-2003年（部分年份）中亚地区哈萨克斯坦逐月平均降水量数据. 国家冰川冻土沙漠科学数据中心(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1341.</w:t>
+        <w:t xml:space="preserve">Shen yongping. Monthly average precipitation data of Kazakhstan in Central Asia from 1879 to 2003 (partial years). National Cryosphere Desert Data Center(http://www.ncdc.ac.cn), 2021. https://cstr.cn/CSTR:11738.11.ncdc.nieer.2020.1341.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06DF4BF3" w14:textId="1EDCA970" w:rsidR="00A81A2B" w:rsidRDefault="00A81A2B">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:leftChars="200" w:left="440"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0AD5D74B" w14:textId="77777777" w:rsidR="003E11ED" w:rsidRDefault="003E11ED">
       <w:pPr>